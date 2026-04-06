--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -4164,277 +4164,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03810457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonique dans le bassin d'avant pays subalpin de Haute Provence : nouvelle vision 3D du Vélodrome par une approche de modélisation géométrique 3D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+                <w:t xml:space="preserve">Evolution syn-orogénique du système source to sink d'un retroforeland. Le bassin d'Aquitaine au Paléocène -Eocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Laurent</w:t>
+                <w:t xml:space="preserve">Marine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Al Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588231v1</w:t>
+                <w:t xml:space="preserve">hal-03587916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution syn-orogénique du système source to sink d'un retroforeland. Le bassin d'Aquitaine au Paléocène -Eocène.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ortiz</w:t>
+                <w:t xml:space="preserve">Tectonique dans le bassin d'avant pays subalpin de Haute Provence : nouvelle vision 3D du Vélodrome par une approche de modélisation géométrique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Al Reda</w:t>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587916v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the Vélodrome syncline in the western sub-alpine foreland basin of Haute Provence : 3-D geometrical modelling approach</w:t>
               </w:r>
@@ -4472,51 +4472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
@@ -4580,51 +4580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6742,51 +6742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafuerza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granjeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigius Gama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Boniface" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228968" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Al Reda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Janowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.04.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma de Vicente I Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carballo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giletycz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Chang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.3.279" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ying Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crespy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.503" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.10.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2WLQTD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.03.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KZ51PG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JF000387" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00627.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RQ5GLML-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m C&#233;lini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillocheau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Prieur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Reda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Al Reda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Waldner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Lenard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rreda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cocheron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080505v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853247v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Diot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7337" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/sepmcsp.16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011641v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafuerza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granjeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigius Gama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Boniface" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228968" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Al Reda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Janowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.04.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma de Vicente I Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carballo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giletycz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Chang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.3.279" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ying Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crespy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.503" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.10.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2WLQTD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.03.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KZ51PG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JF000387" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00627.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RQ5GLML-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m C&#233;lini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillocheau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Prieur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Reda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Al Reda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Waldner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Lenard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rreda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cocheron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080505v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853247v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Diot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7337" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/sepmcsp.16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011641v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>