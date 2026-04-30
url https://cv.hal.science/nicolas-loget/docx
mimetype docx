--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -368,377 +368,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study cases of complex paleo-landslides in the south of France</w:t>
+                <w:t xml:space="preserve">3D geometrical modelling of the non-cylindrical Vélodrome Miocene fold in the southwestern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Elkharrat</w:t>
+                <w:t xml:space="preserve">Agathe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Homberg</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lafuerza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loget</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 464, pp.109353. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 879, pp.230296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-024-02329-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681433v1</w:t>
+                <w:t xml:space="preserve">insu-04526086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D geometrical modelling of the non-cylindrical Vélodrome Miocene fold in the southwestern Alps</w:t>
+                <w:t xml:space="preserve">Study cases of complex paleo-landslides in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Faure</w:t>
+                <w:t xml:space="preserve">Kévin Elkharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 879, pp.230296. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 464, pp.109353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-024-02329-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04526086v1</w:t>
+                <w:t xml:space="preserve">hal-04681433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-landslides on the meridional border of the Larzac Plateau (France): recognition and predisposing/triggering factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Elkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.1475-1489. </w:t>
@@ -770,2597 +770,2609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological map of the Tiwanaku River watershed in Bolivia: implications for past and present human occupation</w:t>
+                <w:t xml:space="preserve">Thermal record of the building of an orogen in the retro‐foreland basin: Insight from basement and detrital thermochronology in the eastern Pyrenees and the north Pyrenean basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+                <w:t xml:space="preserve">Stéphane Al Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105508⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (5), pp.2763-2791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360090v1</w:t>
+                <w:t xml:space="preserve">hal-03745568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation of the Western Alpine collisional wedge: New thermochronological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.229155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03454092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anomalously-propagating South Kenya rift in the context of the North Tanzanian Divergence zone, East Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphological map of the Tiwanaku River watershed in Bolivia: implications for past and present human occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Koptev</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228968⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206, pp.105508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03642013v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal record of the building of an orogen in the retro‐foreland basin: Insight from basement and detrital thermochronology in the eastern Pyrenees and the north Pyrenean basin (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anomalously-propagating South Kenya rift in the context of the North Tanzanian Divergence zone, East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigius Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Al Reda</w:t>
+                <w:t xml:space="preserve">Alexander Koptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+                <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loget</w:t>
+                <w:t xml:space="preserve">Nelson Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (5), pp.2763-2791. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 814, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.12583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745568v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03642013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene exhumation and relief evolution in the eastern Betics (SE Spain): insights from the Sierra de Gador</w:t>
+                <w:t xml:space="preserve">Rift-to-collision sediment routing in the Pyrenees: A synthesis from sedimentological, geochronological and kinematic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Janowski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Arnaud Vacherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12252⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.43 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447798v1</w:t>
+                <w:t xml:space="preserve">hal-01612174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift-to-collision sediment routing in the Pyrenees: A synthesis from sedimentological, geochronological and kinematic constraints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+                <w:t xml:space="preserve">Neogene exhumation and relief evolution in the eastern Betics (SE Spain): insights from the Sierra de Gador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Janowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.91-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612174v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Apennine foredeep (Italy) during the latest Messinian: Lago Mare reflects competing brackish and marine conditions based on calcareous nannofossils and dinoflagellate cysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (3), pp.237-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geobios.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peneplanation and lithosphere dynamics in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma de Vicente I Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, From rifting to mountain building: the Pyrenean Belt, 348 (3-4), pp.194-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01241175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient fluvial landscape and preservation of low-relief terrains in an emerging orogen: Example from Hengchun Peninsula, Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
+                <w:t xml:space="preserve">S. Giletycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Corbeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.P. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 231, pp.169-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213955v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient fluvial landscape and preservation of low-relief terrains in an emerging orogen: Example from Hengchun Peninsula, Taiwan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giletycz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loget</w:t>
+                <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. Chang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.11.026⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.467-478 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109390v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the comments of Jean Philip on the paper entitled &amp;quot;New structural constraints on the southern Provence thrust belt (France): evidences for an Eocene shortening event linked to the Corsica-Sardinia subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184 (3), pp.279-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.3.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between normal fault slip and erosion on relief evolution: Insights from experimental modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Strak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 513, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New structural constraints on the southern Provence thrust belt (France): evidences for an Eocene shortening event linked to the Corsica-Sardinia subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (6), pp.547-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cretaceous folding in the Dévoluy mountains (Subalpine Chains, France): gravity-driven detachment at the European paleomargin versus compressional event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (6), pp.565-581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamics of the France Southeast Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Ying Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (6), pp.477-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity tectonics in the SE Basin (Provence, France) imaged from seismic reflection data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (6), pp.503-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave train model for knickpoint migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (3-4), pp.376-382. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00392920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the Ebro basin connect to the Mediterranean before the Messinian salinity crisis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale fluvial erosion parameters deduced from modeling the Mediterranean sea level drop during the Messinian (late Miocene)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Babault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean van den Driessche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (F3), pp.F03005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JF000387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00128407v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the Strait of Gibraltar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Did the Ebro basin connect to the Mediterranean before the Messinian salinity crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Castelltort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 188-189, pp.341-356. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (1-2), pp.155-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116041v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale fluvial erosion parameters deduced from modeling the Mediterranean sea level drop during the Messinian (late Miocene)</w:t>
+                <w:t xml:space="preserve">On the origin of the Strait of Gibraltar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 111 (F3), pp.F03005. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188-189, pp.341-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005JF000387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00117363v1</w:t>
+                <w:t xml:space="preserve">hal-00116041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How did the Messinian Salinity Crisis end?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.414-419. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00627.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3370,1015 +3382,1015 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between knickpoints and karst systems in the Lunain catchment: geomorphological and hydrogeological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Anchelia Carhuaricra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST 2025)</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Karst network from surface to subsurface within fault zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western alpine orogenic front geometry : new insight from the Digne nappe area by a 3D geometrical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Célini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Alpine Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Siena, Italy, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-alpshop2024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Source to Sink palaeogeological maps at pluri-basins-scale, understandings and predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne (AUT), Austria. pp.EGU23-12761, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt tectonic in the western subalpine foreland basin of Haute Provence? New insights on the Miocene Vélodrome syncline by a 3D geometrical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03810457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution syn-orogénique du système source to sink d'un retroforeland. Le bassin d'Aquitaine au Paléocène -Eocène.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exhumation du prisme collisionnel ouest-alpin et évolution du bassin molassique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Al Reda</w:t>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587916v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonique dans le bassin d'avant pays subalpin de Haute Provence : nouvelle vision 3D du Vélodrome par une approche de modélisation géométrique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4414,1608 +4426,1608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Vélodrome syncline in the western sub-alpine foreland basin of Haute Provence : 3-D geometrical modelling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gautier Laurent</w:t>
+                <w:t xml:space="preserve">Evolution syn-orogénique du système source to sink d’un retroforeland. Le bassin d’Aquitaine au Paléocène -Eocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Al Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554521v1</w:t>
+                <w:t xml:space="preserve">insu-03512551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution syn-orogénique du système source to sink d’un retroforeland. Le bassin d’Aquitaine au Paléocène -Eocène.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Al Reda</w:t>
+                <w:t xml:space="preserve">New insights on the Vélodrome syncline in the western sub-alpine foreland basin of Haute Provence : 3-D geometrical modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03512551v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction orogénique et processus collisionnels précoces dans les orogènes alpins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Waldner</w:t>
+                <w:t xml:space="preserve">Evolution syn-orogénique du système source to sink d'un retroforeland. Le bassin d'Aquitaine au Paléocène -Eocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loget</w:t>
+                <w:t xml:space="preserve">Mustafa Al Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587814v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution paléoenvironnementale et « Source-to-Sink » du bassin molassique du Bas-Dauphiné</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction orogénique et processus collisionnels précoces dans les orogènes alpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Waldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591642v1</w:t>
+                <w:t xml:space="preserve">hal-03587814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation du prisme collisionnel ouest-alpin et évolution du bassin molassique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
+                <w:t xml:space="preserve">Evolution paléoenvironnementale et « Source-to-Sink » du bassin molassique du Bas-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Bernet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587921v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du système source to sink d’un retroforeland durant la phase syn- orogénique. Le bassin d’Aquitaine à l’Eocène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Al Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e édition de la Réunion des Sciences de la Terre (RST 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01915853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and erosion: view from northern Scandinavia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.P. Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermo, International Conference on Thermochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Quedlinburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOURCE-TO-SINK EVOLUTION OF A SUPRADETACHMENT BASIN UNRAVELED BY DETRITAL APATITE FISSION TRACK ANALYSIS: THE GEDIZ GRABEN (MENDERES MASSIF, WESTERN TURKEY)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01406489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution néogène du relief de la Sierra deGador (Bétiques, Espagne) : contraintesmorphologiques et thermochronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e édition de la Réunion des Sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrection tardi-néogène et évolution du relief dans le sud-est des Bétiques (Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01080505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the drainage system in the SE Betic Cordillera since the Tortonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-12521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution post tortonienne du réseau de drainage dans le sud-est des Bétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00913430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification des retraits de knickpoint et évolution du relief : L'exemple messinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00280954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6025,185 +6037,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-landslides in the southern France (Larzac plateau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Elkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental and drainage network evolution of the Oligocene Western Alpine Foreland Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6252,70 +6264,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6325,160 +6337,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Source-to-Sink Vade-mecum: History, Concepts and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fillon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Society for Sedimentary Geology (SPEM), 16, pp.72, 2023, Concepts in Sedimentology and Paleontology, 978-1-56576-379-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/sepmcsp.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6488,114 +6500,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'érosion fluviatile consécutive à une chute du niveau de base. L'exemple de la Crise de Salinité Messinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géomorphologie. Université Rennes 1, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6742,51 +6754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafuerza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granjeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigius Gama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Boniface" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228968" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Al Reda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Janowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.04.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma de Vicente I Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carballo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giletycz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Chang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.3.279" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ying Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crespy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.503" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.10.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.04.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2WLQTD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.03.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KZ51PG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JF000387" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00627.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RQ5GLML-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m C&#233;lini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillocheau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Prieur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Reda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Al Reda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Waldner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Lenard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rreda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cocheron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080505v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853247v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Diot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7337" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/sepmcsp.16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011641v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafuerza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granjeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Al Reda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigius Gama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Boniface" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228968" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5K9MFB1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Janowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma de Vicente I Bosch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carballo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giletycz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.3.279" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.565" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ying Lin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crespy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.10.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JF000387" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.04.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2WLQTD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.03.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KZ51PG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00627.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RQ5GLML-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m C&#233;lini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillocheau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12761" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Prieur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Al Reda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Reda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Waldner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Lenard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rreda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cocheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Diot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280954v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7337" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/sepmcsp.16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>