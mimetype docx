--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -368,377 +368,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D geometrical modelling of the non-cylindrical Vélodrome Miocene fold in the southwestern Alps</w:t>
+                <w:t xml:space="preserve">Study cases of complex paleo-landslides in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Faure</w:t>
+                <w:t xml:space="preserve">Kévin Elkharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 879, pp.230296. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 464, pp.109353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-024-02329-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04526086v1</w:t>
+                <w:t xml:space="preserve">hal-04681433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study cases of complex paleo-landslides in the south of France</w:t>
+                <w:t xml:space="preserve">3D geometrical modelling of the non-cylindrical Vélodrome Miocene fold in the southwestern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Elkharrat</w:t>
+                <w:t xml:space="preserve">Agathe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Homberg</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lafuerza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loget</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 464, pp.109353. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 879, pp.230296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-024-02329-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681433v1</w:t>
+                <w:t xml:space="preserve">insu-04526086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-landslides on the meridional border of the Larzac Plateau (France): recognition and predisposing/triggering factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Elkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.1475-1489. </w:t>
@@ -770,800 +770,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal record of the building of an orogen in the retro‐foreland basin: Insight from basement and detrital thermochronology in the eastern Pyrenees and the north Pyrenean basin (France)</w:t>
+                <w:t xml:space="preserve">Geomorphological map of the Tiwanaku River watershed in Bolivia: implications for past and present human occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Al Reda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Lasseur</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12583⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206, pp.105508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745568v1</w:t>
+                <w:t xml:space="preserve">hal-03360090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation of the Western Alpine collisional wedge: New thermochronological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.229155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03454092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological map of the Tiwanaku River watershed in Bolivia: implications for past and present human occupation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anomalously-propagating South Kenya rift in the context of the North Tanzanian Divergence zone, East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigius Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Koptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105508⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360090v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03642013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anomalously-propagating South Kenya rift in the context of the North Tanzanian Divergence zone, East Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal record of the building of an orogen in the retro‐foreland basin: Insight from basement and detrital thermochronology in the eastern Pyrenees and the north Pyrenean basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Koptev</w:t>
+                <w:t xml:space="preserve">Stéphane Al Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chazot</w:t>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Boniface</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 814, </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (5), pp.2763-2791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.12583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03642013v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift-to-collision sediment routing in the Pyrenees: A synthesis from sedimentological, geochronological and kinematic constraints</w:t>
+                <w:t xml:space="preserve">Neogene exhumation and relief evolution in the eastern Betics (SE Spain): insights from the Sierra de Gador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vacherat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+                <w:t xml:space="preserve">Marianne Janowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.91-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612174v1</w:t>
+                <w:t xml:space="preserve">hal-01447798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene exhumation and relief evolution in the eastern Betics (SE Spain): insights from the Sierra de Gador</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Rift-to-collision sediment routing in the Pyrenees: A synthesis from sedimentological, geochronological and kinematic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vacherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.43 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01447798v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Apennine foredeep (Italy) during the latest Messinian: Lago Mare reflects competing brackish and marine conditions based on calcareous nannofossils and dinoflagellate cysts</w:t>
               </w:r>
@@ -1811,278 +1811,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01241175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient fluvial landscape and preservation of low-relief terrains in an emerging orogen: Example from Hengchun Peninsula, Taiwan</w:t>
+                <w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giletycz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loget</w:t>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. Chang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.11.026⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.467-478 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109390v1</w:t>
+                <w:t xml:space="preserve">hal-01213955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient fluvial landscape and preservation of low-relief terrains in an emerging orogen: Example from Hengchun Peninsula, Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+                <w:t xml:space="preserve">S. Giletycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.P. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (6), pp.467-478 </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 231, pp.169-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213955v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the comments of Jean Philip on the paper entitled &amp;quot;New structural constraints on the southern Provence thrust belt (France): evidences for an Eocene shortening event linked to the Corsica-Sardinia subduction</w:t>
               </w:r>
@@ -2417,278 +2417,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cretaceous folding in the Dévoluy mountains (Subalpine Chains, France): gravity-driven detachment at the European paleomargin versus compressional event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geodynamics of the France Southeast Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Michard</w:t>
+                <w:t xml:space="preserve">Youri Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dumont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jin Ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 181 (6), pp.565-581. </w:t>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.477-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593134v1</w:t>
+                <w:t xml:space="preserve">hal-00592341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamics of the France Southeast Basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cretaceous folding in the Dévoluy mountains (Subalpine Chains, France): gravity-driven detachment at the European paleomargin versus compressional event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Hamon</w:t>
+                <w:t xml:space="preserve">André Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 181 (6), pp.477-501. </w:t>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.565-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592341v1</w:t>
+                <w:t xml:space="preserve">hal-00593134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity tectonics in the SE Basin (Provence, France) imaged from seismic reflection data</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,380 +2889,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00392920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale fluvial erosion parameters deduced from modeling the Mediterranean sea level drop during the Messinian (late Miocene)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Did the Ebro basin connect to the Mediterranean before the Messinian salinity crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Castelltort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JF000387⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (1-2), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00117363v1</w:t>
+                <w:t xml:space="preserve">hal-00128407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the Ebro basin connect to the Mediterranean before the Messinian salinity crisis?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the origin of the Strait of Gibraltar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean van den Driessche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188-189, pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.04.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00128407v1</w:t>
+                <w:t xml:space="preserve">hal-00116041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the Strait of Gibraltar</w:t>
+                <w:t xml:space="preserve">Mesoscale fluvial erosion parameters deduced from modeling the Mediterranean sea level drop during the Messinian (late Miocene)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (F3), pp.F03005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JF000387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.03.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00116041v1</w:t>
+                <w:t xml:space="preserve">hal-00117363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How did the Messinian Salinity Crisis end?</w:t>
               </w:r>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.414-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3681,51 +3681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,77 +3780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western alpine orogenic front geometry : new insight from the Digne nappe area by a 3D geometrical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,90 +4048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt tectonic in the western subalpine foreland basin of Haute Provence? New insights on the Miocene Vélodrome syncline by a 3D geometrical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4176,911 +4176,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03810457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation du prisme collisionnel ouest-alpin et évolution du bassin molassique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution syn-orogénique du système source to sink d'un retroforeland. Le bassin d'Aquitaine au Paléocène -Eocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Bernet</w:t>
+                <w:t xml:space="preserve">Marine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Al Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587921v1</w:t>
+                <w:t xml:space="preserve">hal-03587916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonique dans le bassin d'avant pays subalpin de Haute Provence : nouvelle vision 3D du Vélodrome par une approche de modélisation géométrique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution syn-orogénique du système source to sink d’un retroforeland. Le bassin d’Aquitaine au Paléocène -Eocène.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Al Reda</w:t>
+                <w:t xml:space="preserve">New insights on the Vélodrome syncline in the western sub-alpine foreland basin of Haute Provence : 3-D geometrical modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03512551v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Vélodrome syncline in the western sub-alpine foreland basin of Haute Provence : 3-D geometrical modelling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gautier Laurent</w:t>
+                <w:t xml:space="preserve">Evolution syn-orogénique du système source to sink d’un retroforeland. Le bassin d’Aquitaine au Paléocène -Eocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Al Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554521v1</w:t>
+                <w:t xml:space="preserve">insu-03512551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution syn-orogénique du système source to sink d'un retroforeland. Le bassin d'Aquitaine au Paléocène -Eocène.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ortiz</w:t>
+                <w:t xml:space="preserve">Construction orogénique et processus collisionnels précoces dans les orogènes alpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Al Reda</w:t>
+                <w:t xml:space="preserve">Maxime Waldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587916v1</w:t>
+                <w:t xml:space="preserve">hal-03587814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction orogénique et processus collisionnels précoces dans les orogènes alpins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution paléoenvironnementale et « Source-to-Sink » du bassin molassique du Bas-Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587814v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution paléoenvironnementale et « Source-to-Sink » du bassin molassique du Bas-Dauphiné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Huet</w:t>
+                <w:t xml:space="preserve">Exhumation du prisme collisionnel ouest-alpin et évolution du bassin molassique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Briais</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591642v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du système source to sink d’un retroforeland durant la phase syn- orogénique. Le bassin d’Aquitaine à l’Eocène.</w:t>
               </w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Al Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5204,51 +5204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and erosion: view from northern Scandinavia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.P. Lenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution néogène du relief de la Sierra deGador (Bétiques, Espagne) : contraintesmorphologiques et thermochronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,51 +5493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e édition de la Réunion des Sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.170</w:t>
@@ -5579,64 +5579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrection tardi-néogène et évolution du relief dans le sud-est des Bétiques (Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6051,103 +6051,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-landslides in the southern France (Larzac plateau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Elkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. 2024, </w:t>
@@ -6351,51 +6351,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Source-to-Sink Vade-mecum: History, Concepts and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6754,51 +6754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafuerza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granjeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Al Reda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigius Gama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Boniface" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228968" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5K9MFB1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Janowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma de Vicente I Bosch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carballo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giletycz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.3.279" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.565" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ying Lin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crespy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.10.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JF000387" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.04.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2WLQTD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.03.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KZ51PG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00627.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RQ5GLML-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m C&#233;lini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillocheau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12761" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Prieur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Al Reda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Reda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Waldner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Lenard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rreda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cocheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Diot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280954v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7337" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/sepmcsp.16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafuerza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granjeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03360090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigius Gama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Boniface" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228968" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Al Reda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Janowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5K9MFB1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma de Vicente I Bosch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carballo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.08.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giletycz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Chang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andreani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.3.279" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.10.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ying Lin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.477" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.565" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crespy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.10.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.04.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2WLQTD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.03.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KZ51PG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JF000387" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00627.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RQ5GLML-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m C&#233;lini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillocheau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12761" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Prieur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Reda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512551v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Al Reda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Waldner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Lenard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rreda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cocheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Diot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280954v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7337" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/sepmcsp.16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>