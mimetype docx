--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1348,173 +1348,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fonction des hymnes insérés dans &amp;quot;La Sepmaine&amp;quot; d'après le commentaire de Pantaleon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Bjaï (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La "Sepmaine" de Du Bartas, ses lecteurs et la science du temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 127, Droz, pp.225-249, 2015, Cahiers d'Humanisme et Renaissance, 978-2-600-01871-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Entrée] Le Blond, Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Méniel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrivains juristes et juristes écrivains du Moyen Âge au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Classiques Garnier, pp.693-699, 2015, Esprit des Lois, Esprit des Lettres, 978-2-8124-5146-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523825v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01520219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre et la loi chez François Habert : la célébration de la &amp;quot;perfection des juges&amp;quot; dans &amp;quot;La Harangue de la Déesse Astrée&amp;quot; (1556)</w:t>
               </w:r>
@@ -2572,549 +2572,1978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">édition de l’Instructif de la seconde rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominguez Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Buron; Jean-Claude Mühlethaler; Olivier Halévy; Jean-Charles Monferran. Classiques Garnier, pp.13-194, 2015, La Muse et le Compas : poétiques à l’aube de l’âge moderne. Anthologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La muse et le compas : poétiques à l'aube de l'âge moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frieden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Halévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Monferran (dir.). Classiques Garnier, 196, 2015, Textes de la Renaissance, 978-2-8124-3459-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nouveaux Mondes juridiques - Du Moyen Âge au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Jacquelard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lombart Nicolas. Classiques Garnier, 1, 2015, POLEN - Pouvoirs, lettres, normes, Ribémont Bernard, 978-2-8124-4593-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie de la Renaissance. Anthologie et dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 270, 2014, Folioplus Classiques, 978-2-07-045668-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01492636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des Essais de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bjaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Buron</w:t>
+                <w:t xml:space="preserve">Nadia Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frieden</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léo Scheer, 2011, 978-2-7561-0288-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret et publicité. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...404 lines deleted...]
-                <w:t xml:space="preserve">hal-01489159v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Véronèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Secret et publicité, dir. Nicolas Lombart et Julien Véronèse, 44, p. 335-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14637-7.p.0335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04041193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jardin brésilien de Jean de Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jardins et littérature, 34, pp.57-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularité éthique et rêves communautaires : sur quelques enjeux du lyrisme carcéral chez Clément Marot, Michel d’Amboise et Étienne Dolet (1534–1544)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome CXXVIII (1), pp.63-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.281.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et pratique littéraires d’un parlementaire normand dans la première moitié du XVIe siècle : Jehan Le Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers historiques des Annales de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Des juristes et des œuvres. Droit et littérature en Normandie (XIe-XVIIIe), 4, pp.137-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyageurs de la Renaissance. Édition de Grégoire Holtz, Jean-Claude Laborie et Frank Lestringant, Paris, Gallimard, 2019, folio classique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.197-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie contre l’injure : la fama ronsardienne face à la violence verbale protestante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Ronsardienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.87-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iles et insulaires (XVIe-XVIIIe siècle). Ed. Frank Lestringant and Alexandre Tarrête. Cahiers V. L. Saulnier 34. Paris: Presses de l'Université Paris Sorbonne, 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1157-1158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique de la citation dans le Recueil de l’origine de la langue et poesie françoise (1581) de Claude Fauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.525-563</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire dans le livre III des Essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (1), pp.151-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’éloquence judiciaire à la satire en vers: l’autre actualité du poète-juriste (1557-1631)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.63-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vengeance privée et résistance à la justice dans l’Heptaméron de Marguerite de Navarre (1559)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.349-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Le Fèvre de La Boderie, Hymnes ecclésiastiques (1578), éd. Jean Céard et Franco Giacone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuccio Ordine, Le Rendez-vous des savoirs. Littérature, philosophie et diplomatie à la Renaissance, Paris, Les Belles Lettres, 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et justice dans l’Europe de la Renaissance, éd. Jean-Paul Pittion, avec la collaboration de Stéphan Geonget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cardinal de Lorraine, “mécène” de Ronsard ? De la transformation à la subversion d’un modèle horatien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Instruire » en rimant. Les effets de sens de la forme versifiée de l’Instructif de la seconde rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.247-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.12446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01492634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humanisme juridique de Louis le Caron d'après son 'Commentaire sur l'édit des secondes nopces' (1560)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (1), pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roger-Michel Allemand, Le &amp;quot;Nouveau Roman&amp;quot; en questions, 4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.26-28, Band 32, Heft 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roger-Michel Allemand, Le Créateur et la Cité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.109-112, Band 28, Heft 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secret et publicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3139,1486 +4568,57 @@
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, p. 335-440, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14637-7.p.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04041264v1</w:t>
-              </w:r>
-[...1427 lines deleted...]
-                <w:t xml:space="preserve">hal-03296992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5357,51 +5357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lombart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michaud-Fr&#233;javille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/grant-fu-la-jeste-bien-en-doit-on-parler-melanges-en-l-honneur-de-bernard-ribemont.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19093-6.p.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VDFU1887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600062688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/12383-book-08535576-9782745355768.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8594/la-visibilite-du-religieux-dans-l-espace-urbain-de-l-europe-moderne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03356269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11489-5.p.0171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579811/la-fortune-de-jean-de-meun-dans-les-lettres-francaises" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-langue-des-emotions-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-hymne-dans-la-poesie-francaise-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frieden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rees" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cernogora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominguez V&#233;ronique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gally" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jacquelard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bja&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boudou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0335" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041193v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.281.0063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425811v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13962" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13802" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12446" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lombart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michaud-Fr&#233;javille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/grant-fu-la-jeste-bien-en-doit-on-parler-melanges-en-l-honneur-de-bernard-ribemont.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19093-6.p.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VDFU1887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600062688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/12383-book-08535576-9782745355768.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8594/la-visibilite-du-religieux-dans-l-espace-urbain-de-l-europe-moderne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03356269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11489-5.p.0171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579811/la-fortune-de-jean-de-meun-dans-les-lettres-francaises" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-langue-des-emotions-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-hymne-dans-la-poesie-francaise-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rees" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cernogora" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominguez V&#233;ronique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gally" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frieden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jacquelard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bja&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boudou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0335" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.281.0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492634v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12446" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>