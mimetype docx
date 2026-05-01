--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,104 +66,853 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant fu la jeste, bien en doit on parler&amp;quot;. Mélanges en l'honneur de Bernard Ribémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Michaud-Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Véronèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, "Rencontres, 699 ; Civilisation médiévale, 68", 978-2-406-19091-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05324940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fortune de Jean de Meun dans les lettres françaises à la fin du Moyen Âge et à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Lombart; Silvère Menegaldo. Presses Universitaires de Rennes, 2020, 9782753579811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Hymne dans la poésie française de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-406-07742-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nouveaux Mondes juridiques - Du Moyen Âge au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Jacquelard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lombart Nicolas. Classiques Garnier, 1, 2015, POLEN - Pouvoirs, lettres, normes, Ribémont Bernard, 978-2-8124-4593-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">édition de l’Instructif de la seconde rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominguez Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Buron; Jean-Claude Mühlethaler; Olivier Halévy; Jean-Charles Monferran. Classiques Garnier, pp.13-194, 2015, La Muse et le Compas : poétiques à l’aube de l’âge moderne. Anthologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La muse et le compas : poétiques à l'aube de l'âge moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frieden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Halévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Monferran (dir.). Classiques Garnier, 196, 2015, Textes de la Renaissance, 978-2-8124-3459-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie de la Renaissance. Anthologie et dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 270, 2014, Folioplus Classiques, 978-2-07-045668-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01492636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des Essais de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bjaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léo Scheer, 2011, 978-2-7561-0288-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ribémont. Une carrière et un engagement scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Michaud-Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -185,2888 +934,2139 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Grant fu la jeste, bien en doit on parler". Mélanges en l'honneur de Bernard Ribémont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 9-13, 2026, "Rencontres, 699 ; Civilisation médiévale, 68", 978-2-406-19091-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19093-6.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05324980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fama en marge : l’écriture de soi dans la poésie carcérale renaissante (1533-1560)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture de soi à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Sorbonne Université Presses; Sorbonne Université Presses, pp.233-261, 2024, Cahiers V. L. Saulnier, 9791023107784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/VDFU1887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naître à la poésie en 1553 : Olivier de Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Vignes; Olivier Halévy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris 1553 : audaces et innovations poétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.361-388, 2021, 9782745355768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écouter l’épique : les paysages sonores de La Franciade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Rouget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Toute l’âme de la poésie héroïque ». Études sur l’épopée en France (XVIe-XVIIIe siècles) offertes à Denis Bjaï</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-156, 2021, 9782600062688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être un homme au Nouveau Monde : mollesse européenne et virilité indienne dans l’Histoire notable de la Floride de René de Laudonnière (1586)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniele Maira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mollesses renaissantes : défaillances et assouplissements du masculin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.397-415, 2021, 978-2-600-06238-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’invisible : l’invention d’une topographie urbaine du martyre protestant dans l’Histoire des persecutions, et martyrs de l’Eglise de Paris d’Antoine de Chandieu (1563)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaël Rideau; Élise Boillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La visibilité du religieux dans l’espace urbain de l'Europe moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-334, 2021, 9782753582002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer les rituels politiques au Nouveau Monde. Usages privés et publics de la « promesse » dans L’Histoire notable de la Floride de René de Laudonnière (1586)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delouis (Anne Friederike), Déruelle (Aude), Haugeard (Philippe), Rideau (Gaël). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rituels de la vie publique et privée du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.171-188, 2021, 978-2-406-11487-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11489-5.p.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nom et renom de Jean de Meun à la Renaissance, des &amp;quot;arts poétiques&amp;quot; aux &amp;quot;vies&amp;quot; des auteurs illustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Lombart; Silvère Menegaldo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fortune de Jean de Meun dans les lettres françaises, à la fin du Moyen Âge et à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-204, 2020, 9782753579811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancien et le nouveau selon Pierre de Deimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Peureux; Nadia Cernogora; Emmanuelle Mortgat-Longuet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts de poésie et traités du vers français (fin XVIe-XVIIe siècles). Langue, poème, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.69-89, 2019, 978-2-406-06649-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et fonctions de l’autodérision chez Ronsard : le modèle horatien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Dauvois; Bénédicte Delignon; Line Cottegnies. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Invention de la vie privée et le modèle d’Horace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.183-201, 2017, 978-2-406-05913-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions, hymnographie et liturgie à la Renaissance: sur quelques versions françaises du Conditor alme siderum (1561-1592)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Ferrer; Catherine Ramond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Langue des émotions, XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-158, 2017, 978-2-406-06249-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Entrée] Le Blond, Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Méniel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrivains juristes et juristes écrivains du Moyen Âge au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 8, Classiques Garnier, pp.693-699, 2015, Esprit des Lois, Esprit des Lettres, 978-2-8124-5146-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction des hymnes insérés dans &amp;quot;La Sepmaine&amp;quot; d'après le commentaire de Pantaleon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Bjaï (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La "Sepmaine" de Du Bartas, ses lecteurs et la science du temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 127, Droz, pp.225-249, 2015, Cahiers d'Humanisme et Renaissance, 978-2-600-01871-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Entrée] Fauchet, Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Méniel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains juristes et juristes écrivains du Moyen Âge au siècle des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 8, Classiques Garnier, pp.455-464, 2015, Esprit des Lois, Esprit des Lettres, 978-2-8124-5146-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Duché (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des traductions en langue française. XVe et XVIe siècles, 1470-1610</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verdier, pp.553-621, 2015, 978-2-86432-826-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01470213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Entrée] Passerat, Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Méniel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrivains juristes et juristes écrivains du Moyen Âge au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Classiques Garnier, pp.989-995, 2015, Esprit des Lois, Esprit des Lettres, 978-2-8124-5146-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Entrée] Béreau, Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Méniel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrivains juristes et juristes écrivains du Moyen Âge au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Classiques Garnier, pp.125-129, 2015, Esprit des Lois, Esprit des Lettres, 978-2-8124-5146-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre et la loi chez François Habert : la célébration de la &amp;quot;perfection des juges&amp;quot; dans &amp;quot;La Harangue de la Déesse Astrée&amp;quot; (1556)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviane Bokdam et Bruno Petey-Girard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Habert, poète français (1508?-1562?)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Honoré Champion, pp.63-85, 2014, Colloques, congrès et conférences sur le XIVe siècle, 978-2-7453-2608-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie du droit chez Louis Le Caron : du dialogue amoureux au &amp;quot;canzoniere&amp;quot; (La Claire. Ou de la prudence du droit, 1554)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriele Vickermann-Ribémont et Jean-Pierre Dupouy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours juridique et amours littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Klincksieck, pp.121-148, 2013, Série Jus &amp; litterae, 978-2-252-03898-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O qu'à bon droict les Grecz t'ont nommé d'un beau nom !&amp;quot; L'économie lexicale des hymnes cosmiques de Ronsard (Le Ciel et Les Astres, 1555)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Dominique Legrand et Keith Cameron (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire et création poétique dans les jeunes années de la Pléiade (1547-1555)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Honoré Champion, pp.195-208, 2013, Colloques, congrès et conférences sur le XVIe siècle, 978-2-7453-2536-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emprisonnement, un supplice paradoxal : lisibilité et illisibilité de la violence carcérale dans &amp;quot;Le Prisonnier desconforté de la prison de Loches&amp;quot; (XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Haugeard et Muriel Ott (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et violence dans la littérature du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Classiques Garnier, pp.135-152, 2013, Esprit des Lois, Esprit des Lettres, 978-2-8124-0969-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'éthique nobiliaire à l'écriture romanesque : le retour du duel judiciaire chez Vital d'Audiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Bjaï et Myriam White-Le Goff (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le duel entre justice des hommes et justice de Dieu du Moyen Age au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Classiques Garnier, pp.151-168, 2013, Esprit des Lois, Esprit des Lettres, 978-2-8124-0888-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Gabriele Vickermann-Ribémont et Jean-Pierre Dupouy (dir.). </w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillesse de l'écrivain, jeunesse du conquérant : Montaigne et Alexandre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Jouanno (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours juridique et amours littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Klincksieck, pp.121-148, 2013, Série Jus &amp; litterae, 978-2-252-03898-7</w:t>
+              <w:t xml:space="preserve">Figures d'Alexandre à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.263-285, 2012, Alexander redivivus, 978-2-503-54331-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une &amp;quot;Défense et illustration&amp;quot; de la poésie française médiévale : le 'Recueil de l'origine de la langue et poésie française' de Claude Fauchet (1581)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michère Guéret-Laferté et Claudine Poulouin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accès aux textes médiévaux de la fin du Moyen Âge au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Honoré Champion, pp.105-142, 2012, Colloques, congrès et conférences sur le Moyen Âge, 978-2-7453-2270-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la clairté du feu de dessous son papier&amp;quot; : les insertions de poèmes carcéraux dans le &amp;quot;Journal&amp;quot; de Philippe de Vigneulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Fritz; Silvère Menegaldo; Avec la collaboration de Galice Pascault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités, images, écritures de la prison au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.167-185, 2012, Ecritures, 978-2-36441-031-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01520185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crimes et châtiments d'exception en France au temps des guerres de religion : l'utopie judiciaire des &amp;quot;Commentaires&amp;quot; de Monluc (livres V à VII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albrecht Classen et Connie Scarborough (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crime and punishment in the Middle Ages and early modern age : mental-historical investigations of basic human problems and social responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, de Gruyter, pp.437-458, 2012, Fundamentals of medieval and early modern culture, 978-3-11-029451-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01520197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi et vertu chez Ronsard : la figure du roi législateur dans les &amp;quot;Discours des misères de ce temps&amp;quot; (1560-1563)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Boudou et Bruno Méniel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique et droit : du Moyen âge au siècle des Lumières </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Classiques Garnier, pp.104-126, 2012, Esprit des Lois, Esprit des Lettres, 978-2-8124-0517-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01520193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une rive à l'autre, d'une rime à l'autre : la représentation de l'Islam dans la poésie de Ronsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khadija Blaïech-Ajroud; Jouda Sellami. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'une rive à l'autre [Actes de colloque 2006]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Manouba : Faculté des Lettres, des Arts et des Humanités, pp.223-146, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01493187v1</w:t>
-              </w:r>
-[...747 lines deleted...]
-                <w:t xml:space="preserve">hal-01489159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3078,437 +3078,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Singularité éthique et rêves communautaires : sur quelques enjeux du lyrisme carcéral chez Clément Marot, Michel d’Amboise et Étienne Dolet (1534–1544)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome CXXVIII (1), pp.63-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.281.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jardin brésilien de Jean de Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jardins et littérature, 34, pp.57-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Secret et publicité. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Véronèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Secret et publicité, dir. Nicolas Lombart et Julien Véronèse, 44, p. 335-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14637-7.p.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04041193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyageurs de la Renaissance. Édition de Grégoire Holtz, Jean-Claude Laborie et Frank Lestringant, Paris, Gallimard, 2019, folio classique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Jardins et littérature, 34, pp.57-76</w:t>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.197-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture et pratique littéraires d’un parlementaire normand dans la première moitié du XVIe siècle : Jehan Le Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers historiques des Annales de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Des juristes et des œuvres. Droit et littérature en Normandie (XIe-XVIIIe), 4, pp.137-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie contre l’injure : la fama ronsardienne face à la violence verbale protestante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Ronsardienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.87-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3533,51 +3533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iles et insulaires (XVIe-XVIIIe siècle). Ed. Frank Lestringant and Alexandre Tarrête. Cahiers V. L. Saulnier 34. Paris: Presses de l'Université Paris Sorbonne, 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1157-1158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3606,51 +3606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique de la citation dans le Recueil de l’origine de la langue et poesie françoise (1581) de Claude Fauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (1), pp.525-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3669,501 +3669,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vengeance privée et résistance à la justice dans l’Heptaméron de Marguerite de Navarre (1559)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.349-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’éloquence judiciaire à la satire en vers: l’autre actualité du poète-juriste (1557-1631)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.63-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire dans le livre III des Essais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (1), pp.151-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Le Fèvre de La Boderie, Hymnes ecclésiastiques (1578), éd. Jean Céard et Franco Giacone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nuccio Ordine, Le Rendez-vous des savoirs. Littérature, philosophie et diplomatie à la Renaissance, Paris, Les Belles Lettres, 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et justice dans l’Europe de la Renaissance, éd. Jean-Paul Pittion, avec la collaboration de Stéphan Geonget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594047v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit et justice dans l’Europe de la Renaissance, éd. Jean-Paul Pittion, avec la collaboration de Stéphan Geonget</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guy Le Fèvre de La Boderie, Hymnes ecclésiastiques (1578), éd. Jean Céard et Franco Giacone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/crm.13802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/crm.13962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594056v1</w:t>
+                <w:t xml:space="preserve">hal-03594052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cardinal de Lorraine, “mécène” de Ronsard ? De la transformation à la subversion d’un modèle horatien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4182,204 +4182,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01470247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'humanisme juridique de Louis le Caron d'après son 'Commentaire sur l'édit des secondes nopces' (1560)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (1), pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Instruire » en rimant. Les effets de sens de la forme versifiée de l’Instructif de la seconde rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.247-264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.12446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/crm.12446⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01492634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Roger-Michel Allemand, Le &amp;quot;Nouveau Roman&amp;quot; en questions, 4 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritikon Litterarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.26-28, Band 32, Heft 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4408,51 +4408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Roger-Michel Allemand, Le Créateur et la Cité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritikon Litterarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.109-112, Band 28, Heft 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4513,87 +4513,87 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secret et publicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Véronèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, p. 335-440, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14637-7.p.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04041264v1</w:t>
@@ -4630,333 +4630,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire l'invisible: l'invention d'une topographie urbaine du martyre protestant dans 'l'Histoire des persécutions et martyrs de l'Eglise de Paris' d'Antoine de Chandieu (1563)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visibilités et signes religieux dans l'espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élise Boillet et Gaël Rideau, Apr 2017, Orléans, France. pp.325-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture et pratique littéraires d'un parlementaire normand: Jehan Le Blond (1502-1553)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Des juristes normands et de leurs oeuvres"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géraldine Cazals, Mar 2017, Rouen, France. pp.137-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre un homme au Nouveau Monde: mollesse européenne et virilité indienne dans L'Histoire notable de la Floride de René de Laudonnière (1586)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mollesses de la Renaissance: défaillances et assouplissement du masculin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniele Maira, Jun 2018, Göttingen, Allemagne. pp.397-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer les rituels politiques au Nouveau Monde: usages et mésusages de la 'promesse' dans L'Histoire notable de la Floride de René de Laudonnière (1586)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rituels de la vie privée et publique du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Delouis, Aude Déruelle, Philippe Haugeard, Gaël Rideau, Jun 2017, Orléans, France. pp.171-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nom et renom de Jean de Meun à la Renaissance, des 'arts poétiques' aux 'vies' des auteurs illustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La réception et l'influence de Jean de Meun en France, du XVe au début du XVIIe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Lombart et Silvère Menegaldo, Nov 2016, Orléans, France. pp.177-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4981,51 +4981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique injurieuse et poésie publicitaire: la &amp;quot;vie secrète&amp;quot; de Ronsard selon ses adversaires protestants (1562-1564)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel POLEN "Secret et publicité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans, Jan 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5050,51 +5050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plusieurs autres belles manières de parler&amp;quot;: Claude Fauchet et la langue poétique médiévale dans le 'Recueil de la langue et poesie françoise' (1581)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel "Reverdie" de l'Université Paris-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yoann Boudès, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5119,51 +5119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit, parole, tragédie : les enjeux dramaturgiques du serment et de la promesse dans &amp;quot;Didon se sacrifiant&amp;quot; de Jodelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jodelle, Didon se sacrifiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5357,51 +5357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lombart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michaud-Fr&#233;javille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/grant-fu-la-jeste-bien-en-doit-on-parler-melanges-en-l-honneur-de-bernard-ribemont.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19093-6.p.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VDFU1887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600062688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/12383-book-08535576-9782745355768.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8594/la-visibilite-du-religieux-dans-l-espace-urbain-de-l-europe-moderne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03356269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11489-5.p.0171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579811/la-fortune-de-jean-de-meun-dans-les-lettres-francaises" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-langue-des-emotions-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-hymne-dans-la-poesie-francaise-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rees" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cernogora" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominguez V&#233;ronique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gally" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frieden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jacquelard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bja&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boudou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0335" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.281.0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492634v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12446" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lombart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michaud-Fr&#233;javille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/grant-fu-la-jeste-bien-en-doit-on-parler-melanges-en-l-honneur-de-bernard-ribemont.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-hymne-dans-la-poesie-francaise-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Jacquelard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cernogora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominguez V&#233;ronique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gally" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frieden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bja&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19093-6.p.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VDFU1887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/12383-book-08535576-9782745355768.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600062688" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8594/la-visibilite-du-religieux-dans-l-espace-urbain-de-l-europe-moderne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03356269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11489-5.p.0171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579811/la-fortune-de-jean-de-meun-dans-les-lettres-francaises" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-langue-des-emotions-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523803v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.281.0063" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0335" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13962" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12446" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>