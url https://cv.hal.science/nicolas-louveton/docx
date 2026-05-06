--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -3514,291 +3514,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaDSAV: maintaining driving skills in semi-autonomous vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Meschtscherjakov</w:t>
+                <w:t xml:space="preserve">Understanding the everyday use of head-worn computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Vogl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod Mccall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Billinghurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Haller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjunct the 7th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2809730.2809732⟩</w:t>
+              <w:t xml:space="preserve">2015 8th International Conference on Human System Interactions (HSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. pp.213-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306617v1</w:t>
+                <w:t xml:space="preserve">hal-02306619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the everyday use of head-worn computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Vogl</w:t>
+                <w:t xml:space="preserve">MaDSAV: maintaining driving skills in semi-autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Meschtscherjakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Mccall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Billinghurst</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Haller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manfred Tscheligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 8th International Conference on Human System Interactions (HSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. pp.213-219, </w:t>
+              <w:t xml:space="preserve">Adjunct the 7th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nottingham, United Kingdom. pp.136-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2809730.2809732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306619v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing in-vehicle information systems application in the car</w:t>
               </w:r>
@@ -4143,204 +4143,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire un document en situation multitâche : effet de l’interruption et l’alerte préalable sur le rythme de lecture et la compréhension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t>
+                <w:t xml:space="preserve">Does full-page view when reading comics improve understanding? Studying the effect of panels' visibility and reader's expertise on reading time and understanding of two comic books excerpts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kérouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louveton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62e congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">The 33rd Annual Meeting of the Society for Text and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269176v1</w:t>
+                <w:t xml:space="preserve">hal-04120559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does full-page view when reading comics improve understanding? Studying the effect of panels' visibility and reader's expertise on reading time and understanding of two comic books excerpts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Kérouel</w:t>
+                <w:t xml:space="preserve">Lire un document en situation multitâche : effet de l’interruption et l’alerte préalable sur le rythme de lecture et la compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deslande Liboutchi Peppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Annual Meeting of the Society for Text and Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. </w:t>
+              <w:t xml:space="preserve">62e congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120559v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4851,51 +4851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53A589AD"/>
+    <w:nsid w:val="5D33887A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5082,51 +5082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-louveton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9021-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175703132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00844-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lawson-Guidigbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Rousseaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11121087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijmhci.330542" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Mccall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Mcgee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Mirnig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Meschtscherjakov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2018.05.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korok Sengupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMCMC.2017040101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koenig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Avanesov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Engel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.11.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gheorghe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2016.09.31.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Guerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJR8BLRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.07.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF53H6QC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meskali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hirt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gineyt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.7.1058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00644-8_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chateau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Gourio-Jewell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bonnefoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746210" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92833-8_12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan Laaroussi Gaumer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenthoen Marc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desvergnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mccall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3003715.3005456" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tr&#246;sterer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Weingartner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3003715.3005462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viraize" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mougin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529679" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popleteev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170665" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2753509.2753516" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Tscheligi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2809730.2809732" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Vogl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Billinghurst" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170668" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Avanesov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koenig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516540.2516576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslande Liboutchi Peppe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#233;rouel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Jafarnejad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kryvchenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00795589v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-louveton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9021-2589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175703132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00844-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lawson-Guidigbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Rousseaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11121087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijmhci.330542" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Mccall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Mcgee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Mirnig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Meschtscherjakov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2018.05.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korok Sengupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMCMC.2017040101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koenig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Avanesov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Engel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.11.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gheorghe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2016.09.31.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Guerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2012.08.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJR8BLRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.07.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF53H6QC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meskali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hirt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gineyt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.7.1058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00644-8_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chateau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Gourio-Jewell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bonnefoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746210" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92833-8_12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan Laaroussi Gaumer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenthoen Marc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desvergnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mccall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3003715.3005456" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tr&#246;sterer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Weingartner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3003715.3005462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viraize" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mougin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529679" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popleteev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170665" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2753509.2753516" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Vogl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Billinghurst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170668" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Tscheligi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2809730.2809732" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Avanesov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koenig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516540.2516576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslande Liboutchi Peppe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#233;rouel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Jafarnejad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kryvchenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00795589v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>