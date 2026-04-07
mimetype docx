--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -192,173 +192,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire et défaire une communauté. Le jansénisme parisien au XVIIIe siècle</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Marie Aynie; Laurence Croq; Nicolas Lyon-Caen; Michel Sot et Danielle Tartakowsky (éd.). </w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Aynie, Laurence Croq, Nicolas Lyon-Caen, Michel Sot et Danielle Tartakowsky (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les religions des Parisiens. D’hier à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de la Sorbonne/Comité d’histoire de la ville de Paris, pp.407-417, 2024, 979-10-351-0925-7</w:t>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne/Comité d’histoire de la ville de Paris, pp.7-16, 2024, 02926679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664998v1</w:t>
+                <w:t xml:space="preserve">hal-04733383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Marie Aynie, Laurence Croq, Nicolas Lyon-Caen, Michel Sot et Danielle Tartakowsky (éd.). </w:t>
+                <w:t xml:space="preserve">Faire et défaire une communauté. Le jansénisme parisien au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Aynie; Laurence Croq; Nicolas Lyon-Caen; Michel Sot et Danielle Tartakowsky (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les religions des Parisiens. D’hier à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de la Sorbonne/Comité d’histoire de la ville de Paris, pp.7-16, 2024, 02926679</w:t>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne/Comité d’histoire de la ville de Paris, pp.407-417, 2024, 979-10-351-0925-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733383v1</w:t>
+                <w:t xml:space="preserve">hal-04664998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Réglementer les métiers du cuir et des métaux</w:t>
               </w:r>
@@ -656,199 +656,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spécialisation, privatisation. Les transformations de l'usage commercial de l'espace urbain à Paris, XVIIe - XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Bastien et Simon Macdonald. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris et ses peuples au xviiie siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 101-114, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camper sur ses reliques. Les trésors des paroisses parisiennes (fin du xvie-début du xviiie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Descimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albrecht Burkardt et Jérôme Grévy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliques politiques, Rennes,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-46, 2020, 978-2-7535-7898-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02955461v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02918438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendre ses archives. Les minutes notariales entre conservation et exploitation (XVIe-XVIIIe siècles)</w:t>
               </w:r>
@@ -897,354 +897,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02157089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Backouche; Nicolas Lyon-Caen; Nathalie Montel; Valérie Theis; Loïc Vadelorge; Charlotte Vorms. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville est à nous ! Aménagement urbain et mobilisation sociales depuis le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.7-15, 2018, 9791035100568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le silence des brebis », introduction au texte &amp;quot;Projet pour faire cesser les disputes séditieuses des théologiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Dornier (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrits sur la religion et les affaires ecclésiastiques. Les écrits de l’abbé Castel de Saint-Pierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen (Documents numériques – Sources modernes), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se mobiliser pour sa sécurité. : Les rapports entre propriétaires, habitants et police à Paris au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vidoni</w:t>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+                <w:t xml:space="preserve">Nathalie Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Theis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ville est à nous ! Aménagement urbain et mobilisations sociales depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.137-151, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406592v1</w:t>
-              </w:r>
-[...200 lines deleted...]
-                <w:t xml:space="preserve">hal-02904152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barrières avant le mur des fermiers généraux, xviie-xviiie siècles</w:t>
               </w:r>
@@ -1846,1421 +1846,1421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu : Régicides en France et en Europe (XVIe-XIXe siècles), textes réunis par Isabelle Pébay- Clottes, Claude Menges-Mironneau, Paul Mironneau et Philippe Chareyre, Genève, Droz, Cahiers d’humanisme et de Renaissance (139), 2017, 570 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu : VISMARA (Paola,) L’Église et l’argent à l’époque moderne, traduit par Stefano Simiz et présenté par Frédéric Meyer, Lyon, Laboratoire de recherche historique Rhône-Alpes, coll. Chrétiens et Sociétés, Documents et Mémoires (34), 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 254, pp.159-161</w:t>
+              <w:t xml:space="preserve">, 2019, 255, pp.373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015590v1</w:t>
+                <w:t xml:space="preserve">hal-04015612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITA CHOUDHURY, The Wanton Jesuit and the Wayward Saint. A Tale of Sex, Religion and Politics in Eighteenth Century France, Pennsylvania State University Press, 2015, XIII-234 p., ISBN 978-0-271-07081-0. STÉPHANE LAMOTTE, L’affaire Girard-Cadière. Justice, satire et religion au XVIIIe siècle, Aix-en-Provence, Presses universitaires de Provence, 2016, 305 p., ISBN 979-10-320-0035-9</w:t>
+                <w:t xml:space="preserve">Compte rendu : BALAVOINE (Ludovic), Enquête sur la recette des dîmes dans la généralité de Caen en 1693. Le bon grain et l’ivraie, Paris, Honoré Champion, Bibliothèque d’histoire moderne et contemporaine (63), 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, dans RHEF, 255, juillet-décembre 2019, p. 374 (255)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régicides en France et en Europe (xvie-xixe siècles), textes réunis par Isabelle Pébay-Clottes, Claude Menges-Mironneau, Paul Mironneau et Philippe Chareyre, Genève, Droz, Cahiers d’humanisme et de Renaissance (139), 2017, 570 p.,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, p. 159-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vismara (Paola,) L’Église et l’argent à l’époque moderne, traduit par Stefano Simiz et présenté par Frédéric Meyer, Lyon, Laboratoire de recherche historique Rhône-Alpes, coll. Chrétiens et Sociétés, Documents et Mémoires (34), 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 255, pp.373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’asservissement du salaire ? Les employé.e.s de commerce parisien.ne.s aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131-1, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrim.5895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Montenach Anne, Femmes, pouvoirs et contrebande dans les Alpes au xviiie siècle, Grenoble, Presses universitaires de Grenoble, 2017, 318 p., dans , 23, Printemps 2019, mis en ligne le 01 juin 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.4324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : MITA CHOUDHURY, The Wanton Jesuit and the Wayward Saint. A Tale of Sex, Religion and Politics in Eighteenth Century France , Pennsylvania State University Press, 2015, XIII-234 p., ISBN 978-0-271-07081-0. STÉPHANE LAMOTTE, L’affaire Girard-Cadière. Justice, satire et religion au XVIIIe siècle , Aix-en-Provence, Presses universitaires de Provence, 2016, 305 p., ISBN 979-10-320-0035-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.157-160</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, n° 66-1 (1), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.661.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vismara (Paola,) L’Église et l’argent à l’époque moderne, traduit par Stefano Simiz et présenté par Frédéric Meyer, Lyon, Laboratoire de recherche historique Rhône-Alpes, coll. Chrétiens et Sociétés, Documents et Mémoires (34), 2019.</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balavoine (Ludovic), Enquête sur la recette des dîmes dans la généralité de Caen en 1693. Le bon grain et l’ivraie, Paris, Honoré Champion, Bibliothèque d’histoire moderne et contemporaine (63), 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 255, pp.373</w:t>
+              <w:t xml:space="preserve">, 2019, 255, p. 374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...132 lines deleted...]
-                <w:t xml:space="preserve">Recension : Montenach Anne, Femmes, pouvoirs et contrebande dans les Alpes au xviiie siècle, Grenoble, Presses universitaires de Grenoble, 2017, 318 p., dans , 23, Printemps 2019, mis en ligne le 01 juin 2019.</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Anne Montenach, Femmes, pouvoirs et contrebande dans les Alpes au xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genrehistoire.4324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : VISMARA (Paola,) L’Église et l’argent à l’époque moderne, traduit par Stefano Simiz et présenté par Frédéric Meyer, Lyon, Laboratoire de recherche historique Rhône-Alpes, coll. Chrétiens et Sociétés, Documents et Mémoires (34), 2019</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Régicides en France et en Europe (XVIe-XIXe siècles), textes réunis par Isabelle Pébay- Clottes, Claude Menges-Mironneau, Paul Mironneau et Philippe Chareyre, Genève, Droz, Cahiers d’humanisme et de Renaissance (139), 2017, 570 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 255, pp.373</w:t>
+              <w:t xml:space="preserve">, 2019, 254, pp.159-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : BALAVOINE (Ludovic), Enquête sur la recette des dîmes dans la généralité de Caen en 1693. Le bon grain et l’ivraie, Paris, Honoré Champion, Bibliothèque d’histoire moderne et contemporaine (63), 2019</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITA CHOUDHURY, The Wanton Jesuit and the Wayward Saint. A Tale of Sex, Religion and Politics in Eighteenth Century France, Pennsylvania State University Press, 2015, XIII-234 p., ISBN 978-0-271-07081-0. STÉPHANE LAMOTTE, L’affaire Girard-Cadière. Justice, satire et religion au XVIIIe siècle, Aix-en-Provence, Presses universitaires de Provence, 2016, 305 p., ISBN 979-10-320-0035-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.157-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien vaut Paris ? La monarchie, les loyers et les boues de la capitale à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire-Bulletin de la Société de l'histoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 552 (2014), p. 179-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance, réorganisation ou formalisation d’un système d’information ? La propreté des rues de Paris, 16e-18e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111-112 (1), pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.111.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : GRANGE (Cyril), Une élite parisienne. Les familles de la grande bourgeoisie juive (1870- 1939), Paris, CNRS éditions, 2016, 547 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.1119-1120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu BARBOT Michela, LORENZETTI Luigi, MOCARELLI Luca (dir.), Property Rights and their Violations. Expropriation, Seizure and Confiscation in Europe and its Settlements, 16th- 20th centuries, Berne, Peter Lang, 2012, 322 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.216-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : SIMIZ (Stefano), Prédication et prédicateurs en ville, XVIe-XVIIIe siècles, Villeneuve d’Ascq, Presses universitaires du Septentrion, Temps, espace et société, 2015, 352 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, dans RHEF, 255, juillet-décembre 2019, p. 374 (255)</w:t>
+              <w:t xml:space="preserve">, 2017, 250, pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Régicides en France et en Europe (xvie-xixe siècles), textes réunis par Isabelle Pébay-Clottes, Claude Menges-Mironneau, Paul Mironneau et Philippe Chareyre, Genève, Droz, Cahiers d’humanisme et de Renaissance (139), 2017, 570 p.,</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu: Dominique Julia, Réforme catholique, religion des prêtres et « foi des simples ». Études d’anthropologie religieuse (xvie - xviiie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 234, pp.180-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.8705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...426 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : GRANGE (Cyril), Une élite parisienne. Les familles de la grande bourgeoisie juive (1870- 1939), Paris, CNRS éditions, 2016, 547 p.</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : David GARRIOCH, The Huguenots of Paris and the Coming of Religious Freedom, 1685- 1789, Cambridge, Cambridge University Press, 2014, 296 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4, pp.1119-1120</w:t>
+              <w:t xml:space="preserve">, 2017, 71 (2016) (4), pp.1011-1013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015554v1</w:t>
-              </w:r>
-[...226 lines deleted...]
-                <w:t xml:space="preserve">hal-04015551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La charité collective contre l’individuation du salut. Les bonnes œuvres des jansénistes parisiens au XVIIIe siècle</w:t>
               </w:r>
@@ -3318,390 +3318,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les marchands du temple. Les boutiques du Palais de justice de Paris aux XVIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (n°674), p. 323-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.152.0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’immobilier parisien au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (2), p. 55-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhu.043.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les marchands du temple. Les boutiques du Palais de justice de Paris aux XVIe-XVIIIe siècles</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nation, commerce, société. Les Juifs et les communautés marchandes à Paris au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°47-2, p. 112-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux en Espagne. Les négociants orléanais à Cadix, v. 1650-v. 1750</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°171, p. 67-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demeurer à Babylone. Les jansénistes parisiens à la fin du XVIIIe siècle : entre consommation matérielle et espoirs messianiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°165, p. 121-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988062v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01130872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicité et unité communautaire à Paris. Appartenances professionnelles et carrières civiques, XVIIe- XVIIIe siècles</w:t>
               </w:r>
@@ -4341,90 +4341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville est à nous ! Aménagement urbain et mobilisations sociales depuis le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+                <w:t xml:space="preserve">Nathalie Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Theis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5232,51 +5232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kucab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100028680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5895" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6S3Z4QCJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4324" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.661.0157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.111.0044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.163.0039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.043.0055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.152.0323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.040.0019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-BTD2DG0W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bastien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Juratic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on-Prosper Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037002709" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01764539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100772490" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guittienne-M&#252;rger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0325" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kucab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100028680" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6S3Z4QCJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4324" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.661.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.111.0044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8705" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.163.0039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.152.0323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.043.0055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.040.0019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-BTD2DG0W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bastien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Juratic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on-Prosper Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037002709" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01764539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100772490" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guittienne-M&#252;rger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0325" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>