--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -656,199 +656,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camper sur ses reliques. Les trésors des paroisses parisiennes (fin du xvie-début du xviiie siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Descimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albrecht Burkardt et Jérôme Grévy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliques politiques, Rennes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-46, 2020, 978-2-7535-7898-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spécialisation, privatisation. Les transformations de l'usage commercial de l'espace urbain à Paris, XVIIe - XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Bastien et Simon Macdonald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris et ses peuples au xviiie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 101-114, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918438v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02955461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendre ses archives. Les minutes notariales entre conservation et exploitation (XVIe-XVIIIe siècles)</w:t>
               </w:r>
@@ -897,354 +897,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02157089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se mobiliser pour sa sécurité. : Les rapports entre propriétaires, habitants et police à Paris au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Theis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ville est à nous ! Aménagement urbain et mobilisations sociales depuis le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.137-151, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Theis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Backouche; Nicolas Lyon-Caen; Nathalie Montel; Valérie Theis; Loïc Vadelorge; Charlotte Vorms. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville est à nous ! Aménagement urbain et mobilisation sociales depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.7-15, 2018, 9791035100568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le silence des brebis », introduction au texte &amp;quot;Projet pour faire cesser les disputes séditieuses des théologiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Dornier (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrits sur la religion et les affaires ecclésiastiques. Les écrits de l’abbé Castel de Saint-Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen (Documents numériques – Sources modernes), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904152v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04406592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barrières avant le mur des fermiers généraux, xviie-xviiie siècles</w:t>
               </w:r>
@@ -1846,1266 +1846,1266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu : VISMARA (Paola,) L’Église et l’argent à l’époque moderne, traduit par Stefano Simiz et présenté par Frédéric Meyer, Lyon, Laboratoire de recherche historique Rhône-Alpes, coll. Chrétiens et Sociétés, Documents et Mémoires (34), 2019</w:t>
+                <w:t xml:space="preserve">Vismara (Paola,) L’Église et l’argent à l’époque moderne, traduit par Stefano Simiz et présenté par Frédéric Meyer, Lyon, Laboratoire de recherche historique Rhône-Alpes, coll. Chrétiens et Sociétés, Documents et Mémoires (34), 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 255, pp.373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015612v1</w:t>
+                <w:t xml:space="preserve">hal-03858851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu : BALAVOINE (Ludovic), Enquête sur la recette des dîmes dans la généralité de Caen en 1693. Le bon grain et l’ivraie, Paris, Honoré Champion, Bibliothèque d’histoire moderne et contemporaine (63), 2019</w:t>
+                <w:t xml:space="preserve">L’asservissement du salaire ? Les employé.e.s de commerce parisien.ne.s aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131-1, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrim.5895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Montenach Anne, Femmes, pouvoirs et contrebande dans les Alpes au xviiie siècle, Grenoble, Presses universitaires de Grenoble, 2017, 318 p., dans , 23, Printemps 2019, mis en ligne le 01 juin 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.4324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : VISMARA (Paola,) L’Église et l’argent à l’époque moderne, traduit par Stefano Simiz et présenté par Frédéric Meyer, Lyon, Laboratoire de recherche historique Rhône-Alpes, coll. Chrétiens et Sociétés, Documents et Mémoires (34), 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, dans RHEF, 255, juillet-décembre 2019, p. 374 (255)</w:t>
+              <w:t xml:space="preserve">, 2019, 255, pp.373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régicides en France et en Europe (xvie-xixe siècles), textes réunis par Isabelle Pébay-Clottes, Claude Menges-Mironneau, Paul Mironneau et Philippe Chareyre, Genève, Droz, Cahiers d’humanisme et de Renaissance (139), 2017, 570 p.,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 254, p. 159-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vismara (Paola,) L’Église et l’argent à l’époque moderne, traduit par Stefano Simiz et présenté par Frédéric Meyer, Lyon, Laboratoire de recherche historique Rhône-Alpes, coll. Chrétiens et Sociétés, Documents et Mémoires (34), 2019.</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : BALAVOINE (Ludovic), Enquête sur la recette des dîmes dans la généralité de Caen en 1693. Le bon grain et l’ivraie, Paris, Honoré Champion, Bibliothèque d’histoire moderne et contemporaine (63), 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 255, pp.373</w:t>
+              <w:t xml:space="preserve">, 2019, dans RHEF, 255, juillet-décembre 2019, p. 374 (255)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : MITA CHOUDHURY, The Wanton Jesuit and the Wayward Saint. A Tale of Sex, Religion and Politics in Eighteenth Century France , Pennsylvania State University Press, 2015, XIII-234 p., ISBN 978-0-271-07081-0. STÉPHANE LAMOTTE, L’affaire Girard-Cadière. Justice, satire et religion au XVIIIe siècle , Aix-en-Provence, Presses universitaires de Provence, 2016, 305 p., ISBN 979-10-320-0035-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mefrim.5895⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 66-1 (1), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.661.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Recension : Montenach Anne, Femmes, pouvoirs et contrebande dans les Alpes au xviiie siècle, Grenoble, Presses universitaires de Grenoble, 2017, 318 p., dans , 23, Printemps 2019, mis en ligne le 01 juin 2019.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Anne Montenach, Femmes, pouvoirs et contrebande dans les Alpes au xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genrehistoire.4324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : MITA CHOUDHURY, The Wanton Jesuit and the Wayward Saint. A Tale of Sex, Religion and Politics in Eighteenth Century France , Pennsylvania State University Press, 2015, XIII-234 p., ISBN 978-0-271-07081-0. STÉPHANE LAMOTTE, L’affaire Girard-Cadière. Justice, satire et religion au XVIIIe siècle , Aix-en-Provence, Presses universitaires de Provence, 2016, 305 p., ISBN 979-10-320-0035-9</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balavoine (Ludovic), Enquête sur la recette des dîmes dans la généralité de Caen en 1693. Le bon grain et l’ivraie, Paris, Honoré Champion, Bibliothèque d’histoire moderne et contemporaine (63), 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 255, p. 374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITA CHOUDHURY, The Wanton Jesuit and the Wayward Saint. A Tale of Sex, Religion and Politics in Eighteenth Century France, Pennsylvania State University Press, 2015, XIII-234 p., ISBN 978-0-271-07081-0. STÉPHANE LAMOTTE, L’affaire Girard-Cadière. Justice, satire et religion au XVIIIe siècle, Aix-en-Provence, Presses universitaires de Provence, 2016, 305 p., ISBN 979-10-320-0035-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 66-1 (1), pp.157. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, pp.157-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Balavoine (Ludovic), Enquête sur la recette des dîmes dans la généralité de Caen en 1693. Le bon grain et l’ivraie, Paris, Honoré Champion, Bibliothèque d’histoire moderne et contemporaine (63), 2019</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Régicides en France et en Europe (XVIe-XIXe siècles), textes réunis par Isabelle Pébay- Clottes, Claude Menges-Mironneau, Paul Mironneau et Philippe Chareyre, Genève, Droz, Cahiers d’humanisme et de Renaissance (139), 2017, 570 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 255, p. 374</w:t>
+              <w:t xml:space="preserve">, 2019, 254, pp.159-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Anne Montenach, Femmes, pouvoirs et contrebande dans les Alpes au xviiie siècle</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien vaut Paris ? La monarchie, les loyers et les boues de la capitale à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuaire-Bulletin de la Société de l'histoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 552 (2014), p. 179-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance, réorganisation ou formalisation d’un système d’information ? La propreté des rues de Paris, 16e-18e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111-112 (1), pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.111.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : GRANGE (Cyril), Une élite parisienne. Les familles de la grande bourgeoisie juive (1870- 1939), Paris, CNRS éditions, 2016, 547 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.1119-1120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Régicides en France et en Europe (XVIe-XIXe siècles), textes réunis par Isabelle Pébay- Clottes, Claude Menges-Mironneau, Paul Mironneau et Philippe Chareyre, Genève, Droz, Cahiers d’humanisme et de Renaissance (139), 2017, 570 p.</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : SIMIZ (Stefano), Prédication et prédicateurs en ville, XVIe-XVIIIe siècles, Villeneuve d’Ascq, Presses universitaires du Septentrion, Temps, espace et société, 2015, 352 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 254, pp.159-161</w:t>
+              <w:t xml:space="preserve">, 2017, 250, pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MITA CHOUDHURY, The Wanton Jesuit and the Wayward Saint. A Tale of Sex, Religion and Politics in Eighteenth Century France, Pennsylvania State University Press, 2015, XIII-234 p., ISBN 978-0-271-07081-0. STÉPHANE LAMOTTE, L’affaire Girard-Cadière. Justice, satire et religion au XVIIIe siècle, Aix-en-Provence, Presses universitaires de Provence, 2016, 305 p., ISBN 979-10-320-0035-9</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu BARBOT Michela, LORENZETTI Luigi, MOCARELLI Luca (dir.), Property Rights and their Violations. Expropriation, Seizure and Confiscation in Europe and its Settlements, 16th- 20th centuries, Berne, Peter Lang, 2012, 322 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.157-160</w:t>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.216-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...305 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015558v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04015549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu: Dominique Julia, Réforme catholique, religion des prêtres et « foi des simples ». Études d’anthropologie religieuse (xvie - xviiie siècles)</w:t>
               </w:r>
@@ -4341,90 +4341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville est à nous ! Aménagement urbain et mobilisations sociales depuis le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Theis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5232,51 +5232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kucab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100028680" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6S3Z4QCJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4324" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.661.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.111.0044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8705" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.163.0039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.152.0323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.043.0055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.040.0019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-BTD2DG0W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bastien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Juratic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on-Prosper Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037002709" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01764539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100772490" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guittienne-M&#252;rger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0325" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kucab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100028680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6S3Z4QCJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.661.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.111.0044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8705" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.163.0039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.152.0323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.043.0055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.040.0019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-BTD2DG0W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bastien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Juratic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on-Prosper Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037002709" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01764539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100772490" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guittienne-M&#252;rger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0325" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>