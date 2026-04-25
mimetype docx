--- v0 (2026-03-06)
+++ v1 (2026-04-25)
@@ -66,4041 +66,4563 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailable human metabolites from TOTUM-448 (plant-based formulation) maintain liver cell functionality in a hyperlipidic context that drives MASLD onset</w:t>
+                <w:t xml:space="preserve">Two epigenetic markers of the fibromyalgia syndrome: A matched case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+                <w:t xml:space="preserve">Marine Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bouchard-Mercier</w:t>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Otero</w:t>
+                <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39, pp.105630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-32556-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpain.2025.105630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462850v1</w:t>
+                <w:t xml:space="preserve">hal-05515070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropathic Component Characteristics in Chronic Secondary Musculoskeletal Pain After Postmenopausal Osteoporotic Fractures: A Pilot Cross‐Sectional Study</w:t>
+                <w:t xml:space="preserve">Bioavailable human metabolites from TOTUM-448 (plant-based formulation) maintain liver cell functionality in a hyperlipidic context that drives MASLD onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eva Pickering</w:t>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Perrot</w:t>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dualé Christian</w:t>
+                <w:t xml:space="preserve">Annie Bouchard-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Morel</w:t>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Macian</w:t>
+                <w:t xml:space="preserve">Yolanda Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Research and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/prm/9766698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445246v1</w:t>
+                <w:t xml:space="preserve">hal-05462850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and co‐ordinate based meta‐analysis to summarize the utilization of functional brain imaging in conjunction with human models of peripheral and central sensitization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOTUM-854 Human Circulating Bioactives Preserve Endothelial Cell Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Clarke</w:t>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Rogers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hossein Pia</w:t>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejp.2251⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu17081331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943626v1</w:t>
+                <w:t xml:space="preserve">hal-05410261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Production of Pro-Inflammatory and Pro-Catabolic Factors by Human Serum Metabolites Derived from a Patented Saffron Extract Intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic review and co-ordinate based meta-analysis to summarize the utilization of functional brain imaging in conjunction with human models of peripheral and central sensitization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishvarani Wanigasekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Pourtau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Francesca Fardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gaudout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moras</w:t>
+                <w:t xml:space="preserve">Hossein Pia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030336⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (7), pp.1069-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejp.2251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04643323v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropathic Component Characteristics in Chronic Secondary Musculoskeletal Pain After Postmenopausal Osteoporotic Fractures: A Pilot Cross‐Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eva Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dualé Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain Research and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/prm/9766698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05458321v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing brain function in stressed healthy individuals following the use of a combination of green tea, Rhodiola, magnesium, and B vitamins: an fMRI study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced Production of Pro-Inflammatory and Pro-Catabolic Factors by Human Serum Metabolites Derived from a Patented Saffron Extract Intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leray</w:t>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1211321⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441458v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de la douleur chronique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neuropathic Component Characteristics in Chronic Secondary Musculoskeletal Pain After Postmenopausal Osteoporotic Fractures: A Pilot Cross‐Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eva Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dualé Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/dea-2022-0275⟩</w:t>
+              <w:t xml:space="preserve">Pain Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/prm/9766698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04741824v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common miRNAs of Osteoporosis and Fibromyalgia: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating bioactives resulting from totum-854 absorption in humans protects primary human endothelial cells against lipotoxicity: lessons from an original ex vivo clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda F Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Philippe</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Le Joubioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hypertension -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.E308-E308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719274v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génétique de la douleur chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15081903⟩</w:t>
+              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.234-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/dea-2022-0275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198979v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating bioactives resulting from totum-854 absorption in humans protects primary human endothelial cells against lipotoxicity: lessons from an original ex vivo clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common miRNAs of Osteoporosis and Fibromyalgia: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eva Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension -Supplement-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (17), pp.13513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241713513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323875v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Magnesium Therapy Alleviates Moderate Stress in Patients with Fibromyalgia: A Randomized Double-Blind Clinical Trial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessing brain function in stressed healthy individuals following the use of a combination of green tea, Rhodiola, magnesium, and B vitamins: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Noah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Goubayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14102088⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1211321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256395v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Circulating Human Metabolites from Fish Cartilage Hydrolysate on Primary Human Dermal Fibroblasts, an Ex Vivo Clinical Investigation for Skin Health Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (23), pp.5027. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14235027⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15081903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000218v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a Combination of Magnesium, B Vitamins, Rhodiola, and Green Tea (L-Theanine) on Chronically Stressed Healthy Individuals—A Randomized, Placebo-Controlled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (9), pp.1863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu14091863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Human Serum Metabolites Derived from the Intake of a Saffron Extract (Safr’InsideTM) Protect Neurons from Oxidative Stress: Consideration for Depressive Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Benefits of Circulating Human Metabolites from Fish Cartilage Hydrolysate on Primary Human Dermal Fibroblasts, an Ex Vivo Clinical Investigation for Skin Health Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moras</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bouvret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Faouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14071511⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (23), pp.5027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14235027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658538v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Added Value of Sensitivity to Nonnoxious Stimuli to Predict an Individual's Sensitivity to Pain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Short-Term Magnesium Therapy Alleviates Moderate Stress in Patients with Fibromyalgia: A Randomized Double-Blind Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Voute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Giron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Macian</w:t>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Physician</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14102088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741735v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium for Pain Treatment in 2021? State of the Art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating Human Serum Metabolites Derived from the Intake of a Saffron Extract (Safr’InsideTM) Protect Neurons from Oxidative Stress: Consideration for Depressive Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Morel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Macian</w:t>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.1397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13051397⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14071511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256664v1</w:t>
+                <w:t xml:space="preserve">hal-03658538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the role of orange juice, HESPERidin in vascular HEALTH benefits (HESPER-HEALTH study): protocol for a randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.e053321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-053321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Skin Conductance and Quantitative Sensory Testing on Fibromyalgia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+                <w:t xml:space="preserve">The Added Value of Sensitivity to Nonnoxious Stimuli to Predict an Individual's Sensitivity to Pain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexanne Achard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sylvia Boulliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pain Physician</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (6), pp.E783-E794</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935679v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐specific analgesia during a clinical trial in fibromyalgia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Magnesium for Pain Treatment in 2021? State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eva Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Goubayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguérite Djobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eci.13337⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741743v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal status and cognitivo‐emotional profile in real‐life neuropathic pain patients: a case control study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Electrochemical Skin Conductance and Quantitative Sensory Testing on Fibromyalgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexanne Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Corriger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Duclos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Marceau</w:t>
+                <w:t xml:space="preserve">Sophia Sickout‐arondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/papr.12800⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.348-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/papr.12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193914v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-acetylcysteine prevents glutathione decrease and does not interfere with paracetamol antinociceptive effect at therapeutic dosage: a randomized double-blind controlled trial in healthy subjects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non‐specific analgesia during a clinical trial in fibromyalgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12437⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eci.13337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938702v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness and safety of 5% lidocaine-medicated plaster on localized neuropathic pain after knee surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Voute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ganry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 160 (5), pp.1186-1195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paracetamol and Pain Modulation by TRPV1, UGT2B15, SULT1A1 Genotypes: A Randomized Clinical Trial in Healthy Volunteers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hormonal status and cognitivo‐emotional profile in real‐life neuropathic pain patients: a case control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Corriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Corcuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pm/pnz037⟩</w:t>
+              <w:t xml:space="preserve">Pain Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/papr.12800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325093v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milnacipran poorly modulates pain in patients suffering from fibromyalgia: a randomized double-blind controlled study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cardot</w:t>
+                <w:t xml:space="preserve">N-acetylcysteine prevents glutathione decrease and does not interfere with paracetamol antinociceptive effect at therapeutic dosage: a randomized double-blind controlled trial in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Macian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/DDDT.S162810⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.303-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870569v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Study in Five Languages of the Translation of the Pain Observational Scale Algoplus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Paracetamol and Pain Modulation by TRPV1, UGT2B15, SULT1A1 Genotypes: A Randomized Clinical Trial in Healthy Volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Creveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pm/pnw356⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pm/pnz037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662587v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brain signature of paracetamol in healthy volunteers: a double-blind randomized trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Milnacipran poorly modulates pain in patients suffering from fibromyalgia: a randomized double-blind controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Valabregue</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.2485-2496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/DDDT.S162810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability Study in Five Languages of the Translation of the Pain Observational Scale Algoplus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Pérez-Castejón Garrote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirondina Guarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pm/pnw356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The brain signature of paracetamol in healthy volunteers: a double-blind randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kastler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.3853-3862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/DDDT.S81004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites sériques humains circulants dérivés de la consommation d'un extrait de safran (Safr'InsideTM) protègent les neurones du stress oxydatif : considérations pour les troubles dépressifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome fibromyalgique : vers la catégorisation de sous-groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Clermont Auvergne, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UCFA0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04433514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma metabolomics reveal metabolite changes compatible with improved metabolic health after 1-month of a plant-rich dietary intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NuGOweek 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Senigallia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase I clinical trial to evaluate TOTUM-63, a botanical complex for managing prediabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bargetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Boulliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">77th Scientific Sessions of American Diabetes Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Human Metabolites Resulting From TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Hypocholesterolemic Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons From an Original ex vivo Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda F Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 146, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000282v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-01682304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4247,51 +4769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dual&#233; Christian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/prm/9766698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clarke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishvarani Wanigasekera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Pia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030336" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Noah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goubayon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1211321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091863" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071511" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Giron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Boulliau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margu&#233;rite Djobo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051397" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Achard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Corriger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sickout&#8208;arondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12857" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.13337" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Corcuff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12800" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12437" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ganry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001502" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Picard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S162810" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Monacelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel P&#233;rez-Castej&#243;n Garrote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirondina Guarda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Batalha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnw356" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01214449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S81004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04433514v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UCFA0060" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2025.105630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clarke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishvarani Wanigasekera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Pia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dual&#233; Christian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/prm/9766698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030336" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0275" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713513" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Noah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goubayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1211321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091863" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071511" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Giron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Boulliau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margu&#233;rite Djobo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051397" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Achard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Corriger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sickout&#8208;arondo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12857" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.13337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ganry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001502" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Corcuff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12800" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12437" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Picard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S162810" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Monacelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel P&#233;rez-Castej&#243;n Garrote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirondina Guarda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Batalha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnw356" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01214449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S81004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04433514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UCFA0060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>