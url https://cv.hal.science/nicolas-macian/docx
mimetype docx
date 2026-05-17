--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -774,558 +774,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Production of Pro-Inflammatory and Pro-Catabolic Factors by Human Serum Metabolites Derived from a Patented Saffron Extract Intake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moras</w:t>
+                <w:t xml:space="preserve">Neuropathic Component Characteristics in Chronic Secondary Musculoskeletal Pain After Postmenopausal Osteoporotic Fractures: A Pilot Cross‐Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eva Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dualé Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030336⟩</w:t>
+              <w:t xml:space="preserve">Pain Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/prm/9766698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643323v1</w:t>
+                <w:t xml:space="preserve">hal-05458321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropathic Component Characteristics in Chronic Secondary Musculoskeletal Pain After Postmenopausal Osteoporotic Fractures: A Pilot Cross‐Sectional Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Macian</w:t>
+                <w:t xml:space="preserve">Reduced Production of Pro-Inflammatory and Pro-Catabolic Factors by Human Serum Metabolites Derived from a Patented Saffron Extract Intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Research and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/prm/9766698⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05458321v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating bioactives resulting from totum-854 absorption in humans protects primary human endothelial cells against lipotoxicity: lessons from an original ex vivo clinical trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+                <w:t xml:space="preserve">Génétique de la douleur chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda F Otero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension -Supplement-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.234-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/dea-2022-0275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323875v1</w:t>
+                <w:t xml:space="preserve">hal-04741824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de la douleur chronique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing brain function in stressed healthy individuals following the use of a combination of green tea, Rhodiola, magnesium, and B vitamins: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Noah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Goubayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/dea-2022-0275⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1211321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741824v1</w:t>
+                <w:t xml:space="preserve">hal-04441458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common miRNAs of Osteoporosis and Fibromyalgia: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,374 +1365,365 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eva Pickering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (17), pp.13513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms241713513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing brain function in stressed healthy individuals following the use of a combination of green tea, Rhodiola, magnesium, and B vitamins: an fMRI study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Goubayon</w:t>
+                <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leray</w:t>
+                <w:t xml:space="preserve">Josep Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1211321⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15081903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441458v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Human Metabolites Resulting from TOTUM-070 Absorption (a Plant-Based, Polyphenol-Rich Ingredient) Improve Lipid Metabolism in Human Hepatocytes: Lessons from an Original Ex Vivo Clinical Trial</w:t>
+                <w:t xml:space="preserve">Circulating bioactives resulting from totum-854 absorption in humans protects primary human endothelial cells against lipotoxicity: lessons from an original ex vivo clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Langhi</w:t>
+                <w:t xml:space="preserve">Yolanda F Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hypertension -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.E308-E308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198979v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a Combination of Magnesium, B Vitamins, Rhodiola, and Green Tea (L-Theanine) on Chronically Stressed Healthy Individuals—A Randomized, Placebo-Controlled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Voute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2107,77 +2107,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (7), pp.1511. </w:t>
@@ -2209,450 +2209,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the role of orange juice, HESPERidin in vascular HEALTH benefits (HESPER-HEALTH study): protocol for a randomised controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Added Value of Sensitivity to Nonnoxious Stimuli to Predict an Individual's Sensitivity to Pain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+                <w:t xml:space="preserve">Fatiha Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+                <w:t xml:space="preserve">Sylvia Boulliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pain Physician</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (6), pp.E783-E794</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462748v1</w:t>
+                <w:t xml:space="preserve">hal-04741735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Added Value of Sensitivity to Nonnoxious Stimuli to Predict an Individual's Sensitivity to Pain.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Boulliau</w:t>
+                <w:t xml:space="preserve">Magnesium for Pain Treatment in 2021? State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eva Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Goubayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguérite Djobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Physician</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741735v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium for Pain Treatment in 2021? State of the Art</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Goubayon</w:t>
+                <w:t xml:space="preserve">Evaluating the role of orange juice, HESPERidin in vascular HEALTH benefits (HESPER-HEALTH study): protocol for a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguérite Djobo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Macian</w:t>
+                <w:t xml:space="preserve">Rémy Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.1397. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.e053321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13051397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-053321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256664v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Skin Conductance and Quantitative Sensory Testing on Fibromyalgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexanne Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,64 +2768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2853,455 +2853,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and safety of 5% lidocaine-medicated plaster on localized neuropathic pain after knee surgery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Macian</w:t>
+                <w:t xml:space="preserve">Hormonal status and cognitivo‐emotional profile in real‐life neuropathic pain patients: a case control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Corriger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ganry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Corcuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001502⟩</w:t>
+              <w:t xml:space="preserve">Pain Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/papr.12800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325181v1</w:t>
+                <w:t xml:space="preserve">hal-02193914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal status and cognitivo‐emotional profile in real‐life neuropathic pain patients: a case control study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-acetylcysteine prevents glutathione decrease and does not interfere with paracetamol antinociceptive effect at therapeutic dosage: a randomized double-blind controlled trial in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Marceau</w:t>
+                <w:t xml:space="preserve">G. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Macian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/papr.12800⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.303-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193914v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-acetylcysteine prevents glutathione decrease and does not interfere with paracetamol antinociceptive effect at therapeutic dosage: a randomized double-blind controlled trial in healthy subjects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Dualé</w:t>
+                <w:t xml:space="preserve">Effectiveness and safety of 5% lidocaine-medicated plaster on localized neuropathic pain after knee surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Voute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coudert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Ganry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (3), pp.303-311. </w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160 (5), pp.1186-1195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fcp.12437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938702v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paracetamol and Pain Modulation by TRPV1, UGT2B15, SULT1A1 Genotypes: A Randomized Clinical Trial in Healthy Volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Creveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3374,51 +3374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milnacipran poorly modulates pain in patients suffering from fibromyalgia: a randomized double-blind controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3508,51 +3508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Study in Five Languages of the Translation of the Pain Observational Scale Algoplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3642,51 +3642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brain signature of paracetamol in healthy volunteers: a double-blind randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Kastler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,77 +3834,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
@@ -4370,51 +4370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Boulliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Scientific Sessions of American Diabetes Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t>
@@ -4514,64 +4514,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda F Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 146, 2022</w:t>
@@ -4769,51 +4769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2025.105630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clarke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishvarani Wanigasekera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Pia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dual&#233; Christian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/prm/9766698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030336" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0275" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713513" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Noah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goubayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1211321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091863" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071511" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Giron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Boulliau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margu&#233;rite Djobo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051397" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Achard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Corriger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sickout&#8208;arondo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12857" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.13337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ganry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001502" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Corcuff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12800" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12437" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Picard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S162810" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Monacelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel P&#233;rez-Castej&#243;n Garrote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirondina Guarda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Batalha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnw356" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01214449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S81004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04433514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UCFA0060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2025.105630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouchard-Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Otero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32556-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17081331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clarke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishvarani Wanigasekera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Pia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dual&#233; Christian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/prm/9766698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030336" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0275" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Noah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goubayon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1211321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713513" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Langhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15081903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091863" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14071511" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Giron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Boulliau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margu&#233;rite Djobo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051397" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Achard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Corriger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sickout&#8208;arondo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12857" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.13337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Corcuff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.12800" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ganry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Picard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S162810" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Monacelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel P&#233;rez-Castej&#243;n Garrote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirondina Guarda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Batalha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnw356" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01214449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S81004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04433514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UCFA0060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>