--- v0 (2026-03-19)
+++ v1 (2026-04-14)
@@ -696,295 +696,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Not seen, not considered”: An evaluation of differential perceptions of environmental risks using Perception-Based Regional Mapping: the case of heavy metal dispersion extent in the Plain of Mornag facing old plumb mine spoil tips of Jebel Ressass (Tunisia).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de l’anthropisation du paysage dans la région forestière de Babagulu, République Démocratique du Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Masimo Kabuanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Adipalina guguya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Ngenda okito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41207-020-00166-y⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.28347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.28347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628798v1</w:t>
+                <w:t xml:space="preserve">hal-03006614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’anthropisation du paysage dans la région forestière de Babagulu, République Démocratique du Congo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Masimo Kabuanga</w:t>
+                <w:t xml:space="preserve">“Not seen, not considered”: An evaluation of differential perceptions of environmental risks using Perception-Based Regional Mapping: the case of heavy metal dispersion extent in the Plain of Mornag facing old plumb mine spoil tips of Jebel Ressass (Tunisia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hamrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Adipalina guguya</w:t>
+                <w:t xml:space="preserve">Amira Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvis Ngenda okito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+                <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.28347. </w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.28347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41207-020-00166-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006614v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronizing histories of exposure and demography : the construction of an agent-based model of the Ecuadorian Amazon colonization and exposure to oil pollution hazards</w:t>
               </w:r>
@@ -3052,90 +3052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le zonage a dires d’acteurs un outil en faveur de l’éco-paysage: Mornag et Jebel Ressas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alternatives éco paysagères dans les régions méditerranéennes. Ouvrage Interuniversitaire transdisciplinaire Editions ISA Chott-Meriem.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3522,178 +3522,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards vegan societies? From the deepest roots of environmental degradations to future landscapes</w:t>
+                <w:t xml:space="preserve">Future as a space of liberation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Celnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFP AAG 2017 Towards Vegan Geographies: Ethics Beyond Violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Conference of Anarchist Geographies and Geographers (ICAGG) - Geography, social change and antiauthoritarian practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Reggio Emilia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618632v1</w:t>
+                <w:t xml:space="preserve">hal-01618636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future as a space of liberation?</w:t>
+                <w:t xml:space="preserve">Towards vegan societies? From the deepest roots of environmental degradations to future landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Celnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Anarchist Geographies and Geographers (ICAGG) - Geography, social change and antiauthoritarian practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Reggio Emilia, Italy</w:t>
+              <w:t xml:space="preserve">CFP AAG 2017 Towards Vegan Geographies: Ethics Beyond Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618636v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodwork à l'Xtreme Fest, analyse de la prise de décision au sein du groupe et du rapport entre éthique et pratiques.</w:t>
               </w:r>
@@ -3977,90 +3977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le zonage à dires d'acteurs, un outil en faveur de l’éco-paysage de la zone de Mornag- Jebel Ressas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SAGEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4085,90 +4085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre un paysage et un territoire au travers d'un outil de spatialisation participatif : Cas de la zone de Mornag-Jebel Ressas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence internationale annuelle Spatial Analysis and GEOmatics (SAGEO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie. pp.343-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,191 +4515,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déforestation et reforestation en Amérique Latine</w:t>
+                <w:t xml:space="preserve">Monitoring, modelling and predicting timber plantations dynamics. The case of San Juan de la Costa (Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paegelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Selleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cafés Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse 2, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Encuentros Paris 2012. Knowledge for economic and social development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.36-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446691v1</w:t>
+                <w:t xml:space="preserve">halshs-00912685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring, modelling and predicting timber plantations dynamics. The case of San Juan de la Costa (Chile)</w:t>
+                <w:t xml:space="preserve">Déforestation et reforestation en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Selleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encuentros Paris 2012. Knowledge for economic and social development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.36-42</w:t>
+              <w:t xml:space="preserve">Cafés Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse 2, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00912685v1</w:t>
+                <w:t xml:space="preserve">hal-01446691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the Decree Law 701 on the timber plantations dynamics in the southern Chile observed by remote sensing</w:t>
               </w:r>
@@ -5841,51 +5841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4008E0D"/>
+    <w:nsid w:val="A5A62A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6072,51 +6072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-maestripieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2871-5967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170655946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794688v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Masimo Kabuanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Mubenga Kankonda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mumuni Bilintoh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10101042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hamrita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Boussetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-020-00166-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Adipalina&#160;guguya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Ngenda&#160;okito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Selleron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2015.1105099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Toro Balbontin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.10.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saez Villalobos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lanternpm.org/book/vegan-geographies/#:~:text=Vegan%20Geographies%20fundamentally%20challenges%20outdated,collectively%20toward%20less%20destructive%20worlds." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Belem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/systemes-complexes-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Selleron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Juteau-Martineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ezadri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laudisoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bastin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Celnik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Virgos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Veyrac-Ben Ahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01364448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio Saenz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-maestripieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2871-5967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170655946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794688v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Masimo Kabuanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Mubenga Kankonda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mumuni Bilintoh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10101042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Adipalina&#160;guguya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Ngenda&#160;okito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hamrita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Boussetta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-020-00166-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Selleron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2015.1105099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Toro Balbontin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.10.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saez Villalobos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lanternpm.org/book/vegan-geographies/#:~:text=Vegan%20Geographies%20fundamentally%20challenges%20outdated,collectively%20toward%20less%20destructive%20worlds." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Belem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/systemes-complexes-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Selleron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Juteau-Martineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ezadri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laudisoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bastin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Celnik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Virgos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Veyrac-Ben Ahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01364448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio Saenz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>