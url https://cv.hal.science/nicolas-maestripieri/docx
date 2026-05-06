--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -696,295 +696,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’anthropisation du paysage dans la région forestière de Babagulu, République Démocratique du Congo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Masimo Kabuanga</w:t>
+                <w:t xml:space="preserve">“Not seen, not considered”: An evaluation of differential perceptions of environmental risks using Perception-Based Regional Mapping: the case of heavy metal dispersion extent in the Plain of Mornag facing old plumb mine spoil tips of Jebel Ressass (Tunisia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Adipalina guguya</w:t>
+                <w:t xml:space="preserve">Abdelkader Hamrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvis Ngenda okito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+                <w:t xml:space="preserve">Amira Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.28347⟩</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-020-00166-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006614v1</w:t>
+                <w:t xml:space="preserve">hal-02628798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Not seen, not considered”: An evaluation of differential perceptions of environmental risks using Perception-Based Regional Mapping: the case of heavy metal dispersion extent in the Plain of Mornag facing old plumb mine spoil tips of Jebel Ressass (Tunisia).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de l’anthropisation du paysage dans la région forestière de Babagulu, République Démocratique du Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Masimo Kabuanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Adipalina guguya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Ngenda okito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (2), pp.30. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.28347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41207-020-00166-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.28347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628798v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronizing histories of exposure and demography : the construction of an agent-based model of the Ecuadorian Amazon colonization and exposure to oil pollution hazards</w:t>
               </w:r>
@@ -2718,243 +2718,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the future evolution of Chilean forests to guide current practices. Native forest and industrial timber plantations in Southern Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimer un risque environnemental sur base d’enquêtes déclaratives spatialisées : une entrée exacte mais imprécise sur les variables caractérisant un problème: présentation via des enquêtes réalisées en Equateur, en Tunisie et au Laos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Selleron</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melio Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatic Approaches for Modeling Land Change Scenarios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-3-319-60800-6</w:t>
+              <w:t xml:space="preserve">Etablir la preuve d’une pathologie « environnementale » : enjeux épistémologiques et politiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674404v1</w:t>
+                <w:t xml:space="preserve">hal-01683544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer un risque environnemental sur base d’enquêtes déclaratives spatialisées : une entrée exacte mais imprécise sur les variables caractérisant un problème: présentation via des enquêtes réalisées en Equateur, en Tunisie et au Laos.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the future evolution of Chilean forests to guide current practices. Native forest and industrial timber plantations in Southern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paegelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Selleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etablir la preuve d’une pathologie « environnementale » : enjeux épistémologiques et politiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Geomatic Approaches for Modeling Land Change Scenarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-60800-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683544v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre avec le risque sanitaire environnemental et les activités pétrolières en Amazonie équatorienne : une culture d’urgence</w:t>
               </w:r>
@@ -3052,90 +3052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le zonage a dires d’acteurs un outil en faveur de l’éco-paysage: Mornag et Jebel Ressas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alternatives éco paysagères dans les régions méditerranéennes. Ouvrage Interuniversitaire transdisciplinaire Editions ISA Chott-Meriem.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3977,90 +3977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le zonage à dires d'acteurs, un outil en faveur de l’éco-paysage de la zone de Mornag- Jebel Ressas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SAGEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4085,90 +4085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre un paysage et un territoire au travers d'un outil de spatialisation participatif : Cas de la zone de Mornag-Jebel Ressas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence internationale annuelle Spatial Analysis and GEOmatics (SAGEO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie. pp.343-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,191 +4515,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring, modelling and predicting timber plantations dynamics. The case of San Juan de la Costa (Chile)</w:t>
+                <w:t xml:space="preserve">Déforestation et reforestation en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Selleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encuentros Paris 2012. Knowledge for economic and social development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.36-42</w:t>
+              <w:t xml:space="preserve">Cafés Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse 2, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00912685v1</w:t>
+                <w:t xml:space="preserve">hal-01446691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déforestation et reforestation en Amérique Latine</w:t>
+                <w:t xml:space="preserve">Monitoring, modelling and predicting timber plantations dynamics. The case of San Juan de la Costa (Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paegelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Selleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cafés Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse 2, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Encuentros Paris 2012. Knowledge for economic and social development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.36-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446691v1</w:t>
+                <w:t xml:space="preserve">halshs-00912685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the Decree Law 701 on the timber plantations dynamics in the southern Chile observed by remote sensing</w:t>
               </w:r>
@@ -5841,51 +5841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5A62A53"/>
+    <w:nsid w:val="6D8C58DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6072,51 +6072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-maestripieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2871-5967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170655946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794688v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Masimo Kabuanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Mubenga Kankonda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mumuni Bilintoh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10101042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Adipalina&#160;guguya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Ngenda&#160;okito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hamrita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Boussetta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-020-00166-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Selleron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2015.1105099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Toro Balbontin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.10.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saez Villalobos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lanternpm.org/book/vegan-geographies/#:~:text=Vegan%20Geographies%20fundamentally%20challenges%20outdated,collectively%20toward%20less%20destructive%20worlds." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Belem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/systemes-complexes-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Selleron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Juteau-Martineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ezadri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laudisoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bastin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Celnik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Virgos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Veyrac-Ben Ahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01364448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio Saenz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-maestripieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2871-5967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170655946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794688v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Masimo Kabuanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Mubenga Kankonda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mumuni Bilintoh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10101042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hamrita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Boussetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-020-00166-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Adipalina&#160;guguya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Ngenda&#160;okito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Selleron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2015.1105099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Toro Balbontin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.10.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saez Villalobos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lanternpm.org/book/vegan-geographies/#:~:text=Vegan%20Geographies%20fundamentally%20challenges%20outdated,collectively%20toward%20less%20destructive%20worlds." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Belem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/systemes-complexes-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Selleron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Juteau-Martineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ezadri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laudisoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bastin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Celnik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Virgos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Veyrac-Ben Ahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01364448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio Saenz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>