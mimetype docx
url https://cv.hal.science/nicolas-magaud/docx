--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -904,200 +904,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic isomorphism proofs between coq representations: application to lambda-term families</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Automatic Transformations of Coq Proof Scripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Types for Proofs and Programs (TYPES 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Automated Deduction in Geometry Belgrade, Serbia, September 20-22, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245455v1</w:t>
+                <w:t xml:space="preserve">hal-04328058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automatic Transformations of Coq Proof Scripts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pragmatic isomorphism proofs between coq representations: application to lambda-term families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Automated Deduction in Geometry Belgrade, Serbia, September 20-22, 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference on Types for Proofs and Programs (TYPES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.11:1-11:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TYPES.2022.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328058v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof Pearl: Formalizing Spreads and Packings of the Smallest Projective Space PG(3,2) using the Coq Proof Assistant</w:t>
               </w:r>
@@ -1155,209 +1155,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating an Automated Prover for Projective Geometry as a New Tactic in the Coq Proof Assistant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalizing Some “Small” Finite Models of Projective Geometry in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Workshop on Proof eXchange for Theorem Proving PxTP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, France. </w:t>
+              <w:t xml:space="preserve">13th International Conference Artificial Intelligence and Symbolic Computation ( AISC 2018 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Suzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.336.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99957-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268103v1</w:t>
+                <w:t xml:space="preserve">hal-03797843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Some “Small” Finite Models of Projective Geometry in Coq</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating an Automated Prover for Projective Geometry as a New Tactic in the Coq Proof Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference Artificial Intelligence and Symbolic Computation ( AISC 2018 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Suzhou, China. </w:t>
+              <w:t xml:space="preserve">Seventh Workshop on Proof eXchange for Theorem Proving PxTP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99957-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.336.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797843v1</w:t>
+                <w:t xml:space="preserve">hal-03268103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two New Ways to Formally Prove Dandelin-Gallucci's Theorem</w:t>
               </w:r>
@@ -2643,77 +2643,259 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03229264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des Journées Francophones des Langages Applicatifs 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynah Dargaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Strasbourg, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des Journées Francophones des Langages Applicatifs 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2723,348 +2905,166 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynah Dargaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Magaud; Zaynah Dargaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Rousses, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">publié par les auteurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Boldo; Nicolas Magaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Banyuls-sur-Mer, France. publié par les auteurs, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707376v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-03255943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3619,51 +3619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Braun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schreck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09690-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276295v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9434-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432810v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufourd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.06.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021987403425" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0V1QSRKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2022.11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2022.25" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.336.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99957-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465550" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. da Col" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuervo Parrino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40672-0_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305998v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21046-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529527" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgietti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03229264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynah Dargaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpt-info.u-strasbg.fr/~magaud/JFLA2019/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Braun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schreck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09690-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276295v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9434-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432810v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Narboux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufourd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.06.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021987403425" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0V1QSRKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2022.11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2022.25" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99957-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.336.4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465550" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. da Col" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuervo Parrino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40672-0_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305998v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21046-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529527" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgietti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03229264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynah Dargaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpt-info.u-strasbg.fr/~magaud/JFLA2019/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>