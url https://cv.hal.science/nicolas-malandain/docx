--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -909,301 +909,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Contextonyms from Twitter for Stance Detection</w:t>
+                <w:t xml:space="preserve">Topical cohesion of communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence, ICAART 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Porto, Portugal. pp.132--141</w:t>
+              <w:t xml:space="preserve">21st International Conference KES-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France. pp.584--593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759382v1</w:t>
+                <w:t xml:space="preserve">hal-01759380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures for topical cohesion of user communities on Twitter</w:t>
+                <w:t xml:space="preserve">Extracting Contextonyms from Twitter for Stance Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefin Betsholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Brunessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malandain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI 2017 - Proceedings of the International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.211--218</w:t>
+              <w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence, ICAART 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Porto, Portugal. pp.132--141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759378v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical cohesion of communities on Twitter</w:t>
+                <w:t xml:space="preserve">Measures for topical cohesion of user communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
@@ -1238,293 +1238,293 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference KES-2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France. pp.584--593</w:t>
+              <w:t xml:space="preserve">WI 2017 - Proceedings of the International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.211--218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759380v1</w:t>
+                <w:t xml:space="preserve">hal-01759378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata and Linked Open Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delestre</w:t>
+                <w:t xml:space="preserve">A bidimensional user profile to discover unpopular Web sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malandain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grilheres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiatives 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rouen, France. pp.158-165</w:t>
+              <w:t xml:space="preserve">International Workshop on Web Intelligence &amp; Communities à WWW15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801610v1</w:t>
+                <w:t xml:space="preserve">hal-01759391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bidimensional user profile to discover unpopular Web sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Noel</w:t>
+                <w:t xml:space="preserve">Metadata and Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malandain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Web Intelligence &amp; Communities à WWW15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.6</w:t>
+              <w:t xml:space="preserve">Initiatives 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France. pp.158-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759391v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie OWL pour le CDM-fr</w:t>
               </w:r>
@@ -2749,51 +2749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2018-0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilheres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vuillaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Essalah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antelme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Betsholtz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brunessaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulares Ouchenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Follet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abou Latif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.410826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39916-2_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDT5J6KR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Szmurlo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsklog.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2018-0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilheres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vuillaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Essalah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antelme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Betsholtz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brunessaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulares Ouchenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Follet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abou Latif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.410826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39916-2_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDT5J6KR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Szmurlo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsklog.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>