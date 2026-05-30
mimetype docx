--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -1284,247 +1284,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bidimensional user profile to discover unpopular Web sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Noel</w:t>
+                <w:t xml:space="preserve">Metadata and Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malandain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Web Intelligence &amp; Communities à WWW15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.6</w:t>
+              <w:t xml:space="preserve">Initiatives 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France. pp.158-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759391v1</w:t>
+                <w:t xml:space="preserve">hal-01801610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata and Linked Open Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delestre</w:t>
+                <w:t xml:space="preserve">A bidimensional user profile to discover unpopular Web sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malandain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grilheres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiatives 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rouen, France. pp.158-165</w:t>
+              <w:t xml:space="preserve">International Workshop on Web Intelligence &amp; Communities à WWW15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801610v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie OWL pour le CDM-fr</w:t>
               </w:r>
@@ -2749,51 +2749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2018-0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilheres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vuillaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Essalah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antelme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Betsholtz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brunessaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulares Ouchenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Follet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abou Latif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.410826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39916-2_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDT5J6KR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Szmurlo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsklog.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2018-0006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilheres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vuillaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Essalah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antelme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Betsholtz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brunessaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulares Ouchenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Follet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abou Latif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.410826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39916-2_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDT5J6KR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Szmurlo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsklog.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>