--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -642,274 +642,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Ground-Effect Disturbance-Rejection Altitude Control for Multi-Rotor UAVs</w:t>
+                <w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Pouthier</w:t>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10846-023-01958-4⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (May), pp.105456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220371v1</w:t>
+                <w:t xml:space="preserve">hal-03977386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-Ground-Effect Disturbance-Rejection Altitude Control for Multi-Rotor UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134 (May), pp.105456. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (2), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10846-023-01958-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977386v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t>
               </w:r>
@@ -1293,64 +1293,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Control for Online Training of Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1525,399 +1525,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Autonomic Provisioning for Guaranteeing Performance in MapReduce Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCC.2016.2550047⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297026v2</w:t>
+                <w:t xml:space="preserve">hal-01910687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based PID Control: Application to a Mini Quadrotor Helicopter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Feedback Autonomic Provisioning for Guaranteeing Performance in MapReduce Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+                <w:t xml:space="preserve">Damián Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose-Fermi Guerrero-Castellanos</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.1004-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2016.2550047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722845v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">Event-Based PID Control: Application to a Mini Quadrotor Helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.36-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910687v1</w:t>
+                <w:t xml:space="preserve">hal-01722845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotorcraft with a 3DOF Rigid Manipulator: Quaternion-Based Modeling and Real-time Control Tolerant to Multi-Body Couplings</w:t>
               </w:r>
@@ -2154,51 +2154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,147 +3347,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general formula for event-based stabilization of nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic-Based Output Feedback for Attitude Stabilization of a Flapping-wing Micro Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2225493⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (6), pp.955-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574713000209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675946v1</w:t>
+                <w:t xml:space="preserve">hal-00728410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Control of the Inverted Pendulum: Swing up and Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3496,237 +3509,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Fermín Guerrero Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (3), pp.96-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic-Based Output Feedback for Attitude Stabilization of a Flapping-wing Micro Aerial Vehicle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general formula for event-based stabilization of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (6), pp.955-968. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (5), pp.1332-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263574713000209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2225493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728410v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded control of an underactuated biomimetic aerial vehicle - Validation with robustness tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,51 +3915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded attitude control of rigid bodies: Real-time experimentation to a quadrotor mini-helicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience with ConSer: A System for Server Control Through Fluid Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4252,51 +4252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum energy oriented global stabilizing control of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,51 +4768,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems, ICUAS</w:t>
+              <w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Charlotte, NC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
@@ -5173,546 +5173,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Optimal Control of MIMO System - France Macroeconomic Model Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zilong Zhao</w:t>
+                <w:t xml:space="preserve">CLF-based Control for Aerial Manipulation using Multirotor UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Namigtle-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Uziel Alvarez-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dugard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Rogerio Enríquez-Caldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178184⟩</w:t>
+              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039452v1</w:t>
+                <w:t xml:space="preserve">hal-04587858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLF-based Control for Aerial Manipulation using Multirotor UAVs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
+                <w:t xml:space="preserve">Modelling and Optimal Control of MIMO System - France Macroeconomic Model Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogerio Enríquez-Caldera</w:t>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Escareno</w:t>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS), 06-09 June 2023, Warsaw, Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control; IEEE Control Systems Society (CSS), Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587858v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUNE: Deep UNcertainty Estimation for tracked visual features</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Finite-time Coverage Control of Multi-quadrotor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPAS 2022 - 5th IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t>
+              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790281v1</w:t>
+                <w:t xml:space="preserve">hal-03775528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Finite-time Coverage Control of Multi-quadrotor Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DUNE: Deep UNcertainty Estimation for tracked visual features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Katia Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+              <w:t xml:space="preserve">IPAS 2022 - 5th IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Genova, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775528v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t>
               </w:r>
@@ -6113,51 +6113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René M. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,261 +6323,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation tracking of target moving on natural surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Housseyne Nadour</w:t>
+                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2021 - 2021 International Conference on Unmanned Aircraft Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icuas51884.2021.9476835⟩</w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456224v1</w:t>
+                <w:t xml:space="preserve">hal-03359203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Formation tracking of target moving on natural surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housseyne Nadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+              <w:t xml:space="preserve">ICUAS 2021 - 2021 International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece. pp.295-302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icuas51884.2021.9476835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359203v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Cybersecurity of Unmanned Aircraft System operations under ``Specific category</w:t>
               </w:r>
@@ -6814,64 +6814,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Control for Online Training of Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7156,90 +7156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7407,103 +7407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. pp.1488-1493, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7537,103 +7537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of Location Privacy Protection Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAIS 2018 - DisCoTec 2018 - 18th IFIP International Conference on Distributed Applications and Interoperable Systems - Held as Part of the 13th International Federated Conference on Distributed Computing Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.26-39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8150,277 +8150,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time event-based formation control of a group of VTOL-UAVs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Linares-Flores</w:t>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Birke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2017 - 3rd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527633v1</w:t>
+                <w:t xml:space="preserve">hal-01578635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+                <w:t xml:space="preserve">Real-time event-based formation control of a group of VTOL-UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vega-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Birke</w:t>
+                <w:t xml:space="preserve">J. Linares-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t>
+              <w:t xml:space="preserve">EBCCSP 2017 - 3rd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578635v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-flow modeling and stability analysis of communication networks</w:t>
               </w:r>
@@ -8508,1089 +8508,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Feedforward and Feedback Control for Cloud Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Vincent Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397666v2</w:t>
+                <w:t xml:space="preserve">hal-01527666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Adaptive Feedforward and Feedback Control for Cloud Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5504 - 5509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527666v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">Event-based stabilization of linear systems of conservation laws using a dynamic triggering condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
+              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348687v1</w:t>
+                <w:t xml:space="preserve">hal-01309675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t>
+              <w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376640v1</w:t>
+                <w:t xml:space="preserve">hal-01331024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based stabilization of linear systems of conservation laws using a dynamic triggering condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States</w:t>
+              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309675v1</w:t>
+                <w:t xml:space="preserve">hal-01348687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t>
+              <w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331024v1</w:t>
+                <w:t xml:space="preserve">hal-01376640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Hyperacute Gimbal Eye to Implement Precise Hovering and Target Tracking on a Quadrotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Manecy</w:t>
+                <w:t xml:space="preserve">Event-based control strategy for consensus of a group of VTOL-UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vega-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diperi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. E. Maya-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2016 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3212-3218</w:t>
+              <w:t xml:space="preserve">EBCCSP 2016 - 2nd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446791v1</w:t>
+                <w:t xml:space="preserve">hal-01330792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based control strategy for consensus of a group of VTOL-UAVs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">A Novel Hyperacute Gimbal Eye to Implement Precise Hovering and Target Tracking on a Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2016 - 2nd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">ICRA 2016 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3212-3218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330792v1</w:t>
+                <w:t xml:space="preserve">hal-01446791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9628,51 +9628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Hyperacute Gimbal Eye for Implementing Precise Hovering and Target Tracking on Board a Quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9739,177 +9739,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+                <w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McGill University, Sep 2015, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211118v1</w:t>
+                <w:t xml:space="preserve">hal-01240558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity control of mini-UAV using a helmet system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9918,228 +9905,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.329-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+                <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240558v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered attitude control for flying robots using an event approach based on the control</w:t>
               </w:r>
@@ -10285,51 +10285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10397,51 +10397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10505,51 +10505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10773,51 +10773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bio-inspired eye to achieve accurate hovering, positioning and fast tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10875,973 +10875,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Control of a General Extended Chained Form Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Application du contrôle pour garantir la performance des systèmes Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. 6 p</w:t>
+              <w:t xml:space="preserve">ComPAS 2014 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067123v1</w:t>
+                <w:t xml:space="preserve">hal-00982404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control Approach for Performance of Big Data Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+                <w:t xml:space="preserve">RT-MaG: an open-source SIMULINK Toolbox for Linux-Based Real-Time Robotic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROBIO 2014 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia. pp.173-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980372v1</w:t>
+                <w:t xml:space="preserve">hal-01446795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du contrôle pour garantir la performance des systèmes Big Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+                <w:t xml:space="preserve">Event-based Stabilization of Nonlinear Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2014 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse. pp.n/c</w:t>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982404v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based Stabilization of Nonlinear Time-Delay Systems</w:t>
+                <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
+              <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946233v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RT-MaG: an open-source SIMULINK Toolbox for Linux-Based Real-Time Robotic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Manecy</w:t>
+                <w:t xml:space="preserve">Bounded Control of a General Extended Chained Form Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2014 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia. pp.173-180</w:t>
+              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446795v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">A Control Approach for Performance of Big Data Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008963v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event based control: A way to reduce reconfigurations in autonomic computing ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Dola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCCC Focus Period and Workshop in Cloud Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989759v1</w:t>
+                <w:t xml:space="preserve">hal-00982430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving control of quadrotors carrying a manipulator arm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Event based control: A way to reduce reconfigurations in autonomic computing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">LCCC Focus Period and Workshop in Cloud Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982430v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RT-MaG: an open-source SIMULINK Toolbox for Real-Time Robotic Applications</w:t>
               </w:r>
@@ -11935,90 +11935,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12082,51 +12082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12154,135 +12154,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of MapReduce Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">Event-triggered nonlinear control for attitude stabilization of a quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2013 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grenoble, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">ICUAS 2013 - 2013 International conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Atlanta, Georgie, United States. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940292v1</w:t>
+                <w:t xml:space="preserve">hal-00813239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling the eye: a Key toward of Robust Hovering for sighted Aerial Robots</w:t>
               </w:r>
@@ -12370,369 +12383,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered nonlinear control for attitude stabilization of a quadrotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Modeling and Control of MapReduce Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2013 - 2013 International conference on Unmanned Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Atlanta, Georgie, United States. pp.n/c</w:t>
+              <w:t xml:space="preserve">ComPAS 2013 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813239v1</w:t>
+                <w:t xml:space="preserve">hal-00940292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Hovering Control for an Aerial Robot Equipped with a Decoupled Eye and a Rate Gyro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Viollet</w:t>
+                <w:t xml:space="preserve">Unsteady flow rate simulations methodology for identification of the dynamic transfer function of a cavitating venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385853⟩</w:t>
+              <w:t xml:space="preserve">CAV 2012 - 8th international symposium on cavitation (CAV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-07-2826-7_020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714332v1</w:t>
+                <w:t xml:space="preserve">hal-02510568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady flow rate simulations methodology for identification of the dynamic transfer function of a cavitating venturi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
+                <w:t xml:space="preserve">Bio-Inspired Hovering Control for an Aerial Robot Equipped with a Decoupled Eye and a Rate Gyro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAV 2012 - 8th international symposium on cavitation (CAV 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.1110 - 1117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-07-2826-7_020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510568v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Model-Aided Inertial Navigation of a Nonholonomic Vehicle</w:t>
               </w:r>
@@ -12833,51 +12833,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of unsteady flow rate evaluations to identify the dynamic transfer function of a cavitating Venturi</w:t>
+                <w:t xml:space="preserve">Unsteady flow rate evaluation methodology for identification of the dynamic transfer function of a cavitating Venturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
@@ -12895,73 +12895,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR 2012 - 26th IAHR symposium on Hydraulic Machinery and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.IAHRXXVI-180</w:t>
+              <w:t xml:space="preserve">CAV 2012 - 8th international symposium on cavitation (CAV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707417v1</w:t>
+                <w:t xml:space="preserve">hal-00675518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based LQR Control for Attitude Stabilization of a Quadrotor</w:t>
               </w:r>
@@ -13062,51 +13062,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady flow rate evaluation methodology for identification of the dynamic transfer function of a cavitating Venturi</w:t>
+                <w:t xml:space="preserve">Application of unsteady flow rate evaluations to identify the dynamic transfer function of a cavitating Venturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
@@ -13124,276 +13124,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAV 2012 - 8th international symposium on cavitation (CAV 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IAHR 2012 - 26th IAHR symposium on Hydraulic Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.IAHRXXVI-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675518v1</w:t>
+                <w:t xml:space="preserve">hal-00707417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Formula for the Stabilization of Event-Based Controlled Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AsynCar, a Radio-Controlled Vehicle for Asynchronous Experiments: Implementation of an Event-Based Cruise Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. Paper ThC16.5</w:t>
+              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mérida City, Yucatan, Mexico. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648230v1</w:t>
+                <w:t xml:space="preserve">hal-00626001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AsynCar, a Radio-Controlled Vehicle for Asynchronous Experiments: Implementation of an Event-Based Cruise Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A General Formula for the Stabilization of Event-Based Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Mérida City, Yucatan, Mexico. s.p</w:t>
+              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. Paper ThC16.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626001v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Lyapunov Sampling for Event-Driven Control</w:t>
               </w:r>
@@ -13468,273 +13468,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Discrete Control Scheme of the Energy-Performance Tradeoff in Embedded Electronic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and implementation of an Attitude and Heading Reference System (AHRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heberto Madrigal Sastré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fermín Guerrero Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Merida City, Mexico. pp.317-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568103v1</w:t>
+                <w:t xml:space="preserve">hal-00727804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of an Attitude and Heading Reference System (AHRS)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fully Discrete Control Scheme of the Energy-Performance Tradeoff in Embedded Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727804v1</w:t>
+                <w:t xml:space="preserve">hal-00568103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic Approach for Attitude Stabilization of a Flapping Micro Aerial Vehicle using Sensors Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13887,217 +13887,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded attitude control of a flapping wing micro aerial vehicle using direct sensors measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+                <w:t xml:space="preserve">Energy Consumption Reduction with Low Computational Needs in Multicore Systems with Energy-Performance Tradeoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.5568-5573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360083v1</w:t>
+                <w:t xml:space="preserve">hal-00404053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Reduction with Low Computational Needs in Multicore Systems with Energy-Performance Tradeoff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Bounded attitude control of a flapping wing micro aerial vehicle using direct sensors measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.5568-5573</w:t>
+              <w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404053v1</w:t>
+                <w:t xml:space="preserve">hal-00360083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Model Predictive Control of a Skid-Steering Mobile Robot</w:t>
               </w:r>
@@ -14191,77 +14191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded attitude stabilization of rigid bodies without attitude estimation and velocity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. pp.2203 - 2209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14492,571 +14492,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et contrôle d'un serveur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+                <w:t xml:space="preserve">Further Results on Event-Based PID Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFSE 2009 - Conférence Française sur les Systèmes d'Exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.1979-1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676039v1</w:t>
+                <w:t xml:space="preserve">hal-00368535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Results on Event-Based PID Controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Modélisation et contrôle d'un serveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.1979-1984</w:t>
+              <w:t xml:space="preserve">CFSE 2009 - Conférence Française sur les Systèmes d'Exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368535v1</w:t>
+                <w:t xml:space="preserve">hal-00676039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Event-Based PID Controller With Low Computational Cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Average Delay Guarantee in Server Systems Using Admission Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SampTA 2009 - 8th International Conference on Sampling Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France. Special session on Sampling and Industrial Applications</w:t>
+              <w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00393031v1</w:t>
+                <w:t xml:space="preserve">hal-00404404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Modeling and Control for Server System Performance and Availability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+                <w:t xml:space="preserve">An Event-Based PID Controller With Low Computational Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSN 2009 - 39th annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">SampTA 2009 - 8th International Conference on Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France. Special session on Sampling and Industrial Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00367666v1</w:t>
+                <w:t xml:space="preserve">hal-00393031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of Server Systems: Application to Database Systems</w:t>
+                <w:t xml:space="preserve">Fluid Modeling and Control for Server System Performance and Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">DSN 2009 - 39th annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368537v1</w:t>
+                <w:t xml:space="preserve">inria-00367666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Delay Guarantee in Server Systems Using Admission Control</w:t>
+                <w:t xml:space="preserve">Modeling and Control of Server Systems: Application to Database Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404404v1</w:t>
+                <w:t xml:space="preserve">hal-00368537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-variable Constrained Control Approach for a Three-Dimensional Eel-like Robot</w:t>
               </w:r>
@@ -15166,239 +15166,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Control Approach for Mine Climate Regulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+                <w:t xml:space="preserve">Bounded Attitude Stabilization: Real-Time Application on Four-Rotor Mini-Helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNPAA 2008 - 7th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.3167-3173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340442v1</w:t>
+                <w:t xml:space="preserve">hal-00200555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Attitude Stabilization: Real-Time Application on Four-Rotor Mini-Helicopter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+                <w:t xml:space="preserve">A Real-Time Control Approach for Mine Climate Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICNPAA 2008 - 7th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Gênes, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200555v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies: Application to an Embedded Parallel System</w:t>
               </w:r>
@@ -15503,243 +15503,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Control of a Three-Dimensional Eel-like Robot Without Pectoral Fins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Bounded control of a flapping wing micro drone in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199433v1</w:t>
+                <w:t xml:space="preserve">hal-00195832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded control of a flapping wing micro drone in three dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Rifai</w:t>
+                <w:t xml:space="preserve">Motion Control of a Three-Dimensional Eel-like Robot Without Pectoral Fins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195832v1</w:t>
+                <w:t xml:space="preserve">hal-00199433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global discrete-time stabilization of the PVTOL aircraft based on fast predictive control</w:t>
               </w:r>
@@ -15810,265 +15810,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path tracking control of a flapping Unmanned Air Vehicle (MAV)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of Lebesgue's sampled systems with bounded controls: the chain of integrators case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.5359-5364, </w:t>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199696v1</w:t>
+                <w:t xml:space="preserve">hal-00200591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Lebesgue's sampled systems with bounded controls: the chain of integrators case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path tracking control of a flapping Unmanned Air Vehicle (MAV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. </w:t>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.5359-5364, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200591v1</w:t>
+                <w:t xml:space="preserve">hal-00199696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVMI - Towards a 3D-space flapping flight parametrization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVCS 2007 - 3rd International Conference on Adavances in Vehicle Control and Safety, part of the International Modeling and Simulation Multiconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16195,354 +16195,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'objets pour une caméra embarquée dans un drone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnaud</w:t>
+                <w:t xml:space="preserve">Bounded attitude control of a biomimetic flapping robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bouvier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBIO 2007 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sanya, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2007.4522125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152859v1</w:t>
+                <w:t xml:space="preserve">hal-00175970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded attitude control of a biomimetic flapping robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Rifai</w:t>
+                <w:t xml:space="preserve">Global stabilization of a four rotor helicopter with bounded inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2007 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2007 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, Californie, United States. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBIO.2007.4522125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00175970v1</w:t>
+                <w:t xml:space="preserve">hal-00158105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stabilization of a four rotor helicopter with bounded inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Tracking Features With Global Motion Compensation for Drone Camera Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2007 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MVA 2007 - 10th IAPR Conference on Machine Vision Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00158105v1</w:t>
+                <w:t xml:space="preserve">hal-00137430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Features With Global Motion Compensation for Drone Camera Servoing</w:t>
+                <w:t xml:space="preserve">Suivi d'objets pour une caméra embarquée dans un drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnaud</w:t>
@@ -16560,73 +16560,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MVA 2007 - 10th IAPR Conference on Machine Vision Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137430v1</w:t>
+                <w:t xml:space="preserve">hal-00152859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded attitude stabilization: Application on four-rotor helicopter</w:t>
               </w:r>
@@ -16707,77 +16707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude stabilization of a flapping-wing micro drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIR 2007 - International Symposium on Flying Insects and Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17128,240 +17128,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prediction based controller for stabilization of a non-minimum phase PVTOL aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Stabilization of the pvtol aircraft using the sum of saturating functions scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kendoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Positive Systems : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083401v1</w:t>
+                <w:t xml:space="preserve">hal-01139216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the pvtol aircraft using the sum of saturating functions scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A prediction based controller for stabilization of a non-minimum phase PVTOL aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Kendoul</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-01139216v1</w:t>
+                <w:t xml:space="preserve">hal-00083401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimacion de la Orientacion: aplicacion a un mini-helicoptero con cuatro rotores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17455,51 +17455,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Positive Systems, Theory and Applications, POSTA'06</w:t>
+              <w:t xml:space="preserve">POSTA 2006 - IEEE Symposium on Positive Systems, Theory and Applications, POSTA'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17550,55 +17550,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joitn CDC-ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Spain</w:t>
+              <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -17632,55 +17632,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -18143,51 +18143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Dynamicity in SoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Brancati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18498,51 +18498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Feedback Control for Air Flow Regulation in Deep Pits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18580,77 +18580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude and Position Control of a Flapping Micro Aerial Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Aerial Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In-Tech, pp.553-578, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18701,51 +18701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets volants miniatures : modélisation et commande embarquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publications, Chapitre 5, 2007, Traité IC2, série systèmes automatisés, 9782746214668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18783,77 +18783,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further results on global stabilization of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Kendoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Commault and N. Marchand (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Systems. Proceedings of the Second Multidisciplinary International Symposium on Positive Systems : Theory and Applications POSTA 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, p. 303-310, 2006, Lecture Notes in Control and Information Sciences LNCIS 341. ISBN : 3-540-34771-2, 978-3-540-34771-2</w:t>
@@ -19051,51 +19051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10115-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01958-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Duc Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El Mrabti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01512-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Ardul Munoz-Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo L. Gonz&#225;lez Romeo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vega-Alonzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297026v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2016.2550047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-018-1145-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.7.2.89" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Jos&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6080993" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mafrica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Godiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Menouni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005614" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnt018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zakaria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/58429" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225493" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ferm&#237;n Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000209" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/15/6/062021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/573F8263C1EE724FD40982B452AF06A4C2451A64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malrait" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.164" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1248" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1VXNSQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abuali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Skantzikas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;&#243;n-Arranz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001130v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossu&#233; Cari&#241;o Escobar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Le-Guellec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Van Ruymbeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007922" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mendoza-Robles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/CNCA.AMCA.2024.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178184" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790281v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katia Lillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Maio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650833v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyne Nadour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas51884.2021.9476835" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS48674.2020.9213903" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308354v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Luculli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278014v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Alonzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836720" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Colmenares Vazquez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263829" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;on Arranz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593511" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206491" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576879v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446791v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diperi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Maya-Rueda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01261044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487490" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235756v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211121v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2015.7152293" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242014v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanhoutte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colonnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067123v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980372v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01319" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982404v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946233v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446795v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989759v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940292v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828773v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385853" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510568v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-07-2826-7_020" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707417v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727707v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Maya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675518v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648230v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Minet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568102v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568103v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01961" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727804v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heberto Madrigal Sastr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676032v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492946v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360083v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404053v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368511v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983032v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.4913344" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368535v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393031v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368537v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404404v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340442v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200555v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00538" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195832v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200558v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00299" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199696v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00903" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200591v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2874" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124333v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176045v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bouvier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152859v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175970v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2007.4522125" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158105v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399323" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137430v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124332v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146348v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152448v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108453v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083401v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139216v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108452v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023003v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396342v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396340v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396338v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098358v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285014v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469867v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gabriel Alatorre Vazquez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mondi&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805189-4.00009-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527765v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brancati" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccarelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Iacob" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47590-5_7" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330818v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819744v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_20" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982820v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358618v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068181v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10115-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01958-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Duc Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El Mrabti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01512-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Ardul Munoz-Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo L. Gonz&#225;lez Romeo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vega-Alonzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297026v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2016.2550047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-018-1145-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.7.2.89" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Jos&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6080993" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mafrica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Godiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Menouni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005614" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnt018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zakaria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/58429" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ferm&#237;n Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225493" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/15/6/062021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/573F8263C1EE724FD40982B452AF06A4C2451A64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malrait" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.164" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1248" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1VXNSQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abuali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Skantzikas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;&#243;n-Arranz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001130v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossu&#233; Cari&#241;o Escobar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Le-Guellec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Van Ruymbeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007922" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mendoza-Robles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/CNCA.AMCA.2024.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178184" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katia Lillo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Maio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650833v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456224v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyne Nadour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas51884.2021.9476835" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS48674.2020.9213903" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308354v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Luculli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278014v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Alonzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836720" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Colmenares Vazquez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263829" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;on Arranz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593511" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206491" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576879v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309675v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330792v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Maya-Rueda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diperi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01261044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487490" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235756v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211121v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2015.7152293" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242014v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanhoutte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colonnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982404v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946233v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067123v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980372v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01319" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989759v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828773v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940292v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510568v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-07-2826-7_020" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714332v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385853" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727707v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Maya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707417v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626001v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Minet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648230v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568102v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heberto Madrigal Sastr&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568103v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01961" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676032v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492946v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404053v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360083v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368511v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983032v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.4913344" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368535v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393031v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367666v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368537v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200555v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00538" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340442v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195832v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200558v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00299" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200591v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2874" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199696v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00903" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124333v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176045v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bouvier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2007.4522125" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158105v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399323" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137430v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152859v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124332v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146348v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152448v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108453v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139216v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108452v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023003v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396342v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396340v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396338v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098358v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285014v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469867v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gabriel Alatorre Vazquez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mondi&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805189-4.00009-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527765v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brancati" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccarelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Iacob" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47590-5_7" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330818v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819744v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_20" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982820v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358618v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068181v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>