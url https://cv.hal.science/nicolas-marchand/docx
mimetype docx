--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -391,525 +391,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Finite-Time Coverage Control of Multi-Quadrotor Systems with Switching Topology</w:t>
+                <w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+                <w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Moussa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ingargiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullah Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math11122621⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), pp.6500104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150745v1</w:t>
+                <w:t xml:space="preserve">hal-04188530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Finite-Time Coverage Control of Multi-Quadrotor Systems with Switching Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Nègre</w:t>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ingargiola</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (8), pp.6500104. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.2621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math11122621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188530v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t>
+                <w:t xml:space="preserve">In-Ground-Effect Disturbance-Rejection Altitude Control for Multi-Rotor UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cerf</w:t>
+                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105456⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (2), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-023-01958-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977386v1</w:t>
+                <w:t xml:space="preserve">hal-04220371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Ground-Effect Disturbance-Rejection Altitude Control for Multi-Rotor UAVs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privacy protection control for mobile apps users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fermi Guerrero-Castellanos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 109 (2), pp.27. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (May), pp.105456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10846-023-01958-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220371v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t>
               </w:r>
@@ -934,51 +934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1293,64 +1293,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Control for Online Training of Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1525,533 +1525,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Feedback Autonomic Provisioning for Guaranteeing Performance in MapReduce Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.1004-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2016.2550047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910687v1</w:t>
+                <w:t xml:space="preserve">hal-01297026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Autonomic Provisioning for Guaranteeing Performance in MapReduce Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+                <w:t xml:space="preserve">Event-Based PID Control: Application to a Mini Quadrotor Helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damián Serrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.36-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297026v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based PID Control: Application to a Mini Quadrotor Helicopter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotorcraft with a 3DOF Rigid Manipulator: Quaternion-Based Modeling and Real-time Control Tolerant to Multi-Body Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+                <w:t xml:space="preserve">Jonatan Alavrez Muños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Fermi Guerrero-Castellanos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.547-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11633-018-1145-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722845v1</w:t>
+                <w:t xml:space="preserve">hal-03053014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotorcraft with a 3DOF Rigid Manipulator: Quaternion-Based Modeling and Real-time Control Tolerant to Multi-Body Couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Alavrez Muños</w:t>
+                <w:t xml:space="preserve">Automatic Privacy and Utility Preservation of Mobility Data: A Nonlinear Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (5), pp.547-558. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11633-018-1145-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDSC.2018.2884470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053014v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based boundary control of a linear 2x2 hyperbolic system via backstepping approach</w:t>
               </w:r>
@@ -2154,51 +2154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,51 +3128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude Stabilization of a Quadrotor by Means of Event-Triggered Nonlinear Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience with ConSer: A System for Server Control Through Fluid Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4534,1241 +4534,1249 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication-free Cooperative Transportation with Multiple UAVs</w:t>
+                <w:t xml:space="preserve">Distributed Formation Control with Local Sensing combining Bubble-based Voronoi Tessellation and Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Abuali</w:t>
+                <w:t xml:space="preserve">Natalio Mendoza-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lara Briñón-Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kostas Skantzikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOTICS 2025 - 14th IFAC Symposium on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2026 International Conference on Unmanned Aircraft Systems, ICUAS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146755v1</w:t>
+                <w:t xml:space="preserve">hal-05618908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Model and Tracking Controller for a Novel Flapping Wing Drone Platform</w:t>
+                <w:t xml:space="preserve">Communication-free Cooperative Transportation with Multiple UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jossué Cariño Escobar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edwin Van Ruymbeke</w:t>
+                <w:t xml:space="preserve">Saleh Abuali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Skantzikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Briñón-Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROBOTICS 2025 - 14th IFAC Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001130v2</w:t>
+                <w:t xml:space="preserve">hal-05146755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIGS-Fusion: Fast Gaussian Splatting SLAM processed onboard a small quadrirotor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Nègre</w:t>
+                <w:t xml:space="preserve">Dynamical Model and Tracking Controller for a Novel Flapping Wing Drone Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossué Cariño Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Le-Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Van Ruymbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR ( International Conference on Advanced Robotics)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Charlotte, NC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192786v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-UAV Distributed Control for Reconfigurable Formations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+                <w:t xml:space="preserve">VIGS-Fusion: Fast Gaussian Splatting SLAM processed onboard a small quadrirotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullah Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2024 - International Conference on Unmanned Aircraft Systems, ICUAS ’24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Chania (Crète), Greece. pp.963-970</w:t>
+              <w:t xml:space="preserve">ICAR ( International Conference on Advanced Robotics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Juan, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608298v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a digital twin for cooperative load transportation involving multiple multirotor drones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-UAV Distributed Control for Reconfigurable Formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Skantzikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Briñón-Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNCA 2024 - Congreso Nacional de Control Automático</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICUAS 2024 - International Conference on Unmanned Aircraft Systems, ICUAS ’24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania (Crète), Greece. pp.963-970</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009476v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLF-based Control for Aerial Manipulation using Multirotor UAVs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Towards a digital twin for cooperative load transportation involving multiple multirotor drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Namigtle-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juan Escareno</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalio Mendoza-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156096⟩</w:t>
+              <w:t xml:space="preserve">CNCA 2024 - Congreso Nacional de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ciudad de Mexico, Mexico. pp.30-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58571/CNCA.AMCA.2024.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587858v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Optimal Control of MIMO System - France Macroeconomic Model Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Automatic Control; IEEE Control Systems Society (CSS), Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Finite-time Coverage Control of Multi-quadrotor Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CLF-based Control for Aerial Manipulation using Multirotor UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Namigtle-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Uziel Alvarez-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Enríquez-Caldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Escareno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968761⟩</w:t>
+              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775528v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUNE: Deep UNcertainty Estimation for tracked visual features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Katia Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Katia Lillo</w:t>
+                <w:t xml:space="preserve">Andrea de Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea de Maio</w:t>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPAS 2022 - 5th IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Genova, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Bergantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,948 +5785,948 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Busan, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ICCAS55662.2022.10003956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Enhanced Control for Quadrotor Linear Behavior Fitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+                <w:t xml:space="preserve">Distributed Finite-time Coverage Control of Multi-quadrotor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2022 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836058⟩</w:t>
+              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650833v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raharijoana Thibault Raharijoana</w:t>
+                <w:t xml:space="preserve">Neural Enhanced Control for Quadrotor Linear Behavior Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICUAS 2022 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788528v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un duo grenoblois gagnant? L’intersection de l’Automatique et de l’Informatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alphonse Franco</w:t>
+                <w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raharijoana Thibault Raharijoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine UGA Hors Murs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424497v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Leader based Trajectory Generation of UAV Formation for Visual Area Coverage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton Tnunay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589446⟩</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359206v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Formation tracking of target moving on natural surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housseyne Nadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+              <w:t xml:space="preserve">ICUAS 2021 - 2021 International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece. pp.295-302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icuas51884.2021.9476835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359203v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation tracking of target moving on natural surfaces</w:t>
+                <w:t xml:space="preserve">Un duo grenoblois gagnant? L’intersection de l’Automatique et de l’Informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housseyne Nadour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">René M. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Reveret</w:t>
+                <w:t xml:space="preserve">Philippe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Legreneur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alphonse Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2021 - 2021 International Conference on Unmanned Aircraft Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Patrimoine UGA Hors Murs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456224v1</w:t>
+                <w:t xml:space="preserve">hal-03424497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Cybersecurity of Unmanned Aircraft System operations under ``Specific category</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
+                <w:t xml:space="preserve">Virtual Leader based Trajectory Generation of UAV Formation for Visual Area Coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin El Mrabti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2020 - International Conference on Unmanned Aircraft Systems (ICUAS) 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS48674.2020.9213903⟩</w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108301v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for risk management related to cyber-security of Unmanned Aircraft Systems</w:t>
+                <w:t xml:space="preserve">Toward Cybersecurity of Unmanned Aircraft System operations under ``Specific category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Duc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
@@ -6726,601 +6734,584 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin El Mrabti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Luculli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2019 - 24th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICUAS 2020 - International Conference on Unmanned Aircraft Systems (ICUAS) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Athènes, Greece. pp.1433-1441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS48674.2020.9213903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308354v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Control for Online Training of Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">Methodology for risk management related to cyber-security of Unmanned Aircraft Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin El Mrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Luculli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETFA 2019 - 24th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industrial Electronics Society (IES), Sep 2019, Zaragoza, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115916v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered leader-following consensus of UAVs carrying a suspended load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J F Guerrero-Castellanos</w:t>
+                <w:t xml:space="preserve">Feedback Control for Online Training of Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2019 - 5th IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2019.8836720⟩</w:t>
+              <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278014v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control for ground-air trajectory tracking by a hybrid vehicle: theory and experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
+                <w:t xml:space="preserve">Event-triggered leader-following consensus of UAVs carrying a suspended load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vega-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mino-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAV 2019 - 10th IFAC Symposium on Intelligent Autonomous Vehicles (IAV 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.042⟩</w:t>
+              <w:t xml:space="preserve">EBCCSP 2019 - 5th IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2019.8836720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131540v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">Nonlinear control for ground-air trajectory tracking by a hybrid vehicle: theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2018 - 26th Mediterranean Conference on Control and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2018.8442931⟩</w:t>
+              <w:t xml:space="preserve">IAV 2019 - 10th IFAC Symposium on Intelligent Autonomous Vehicles (IAV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910724v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic boundary control synthesis of coupled PDE-ODEs for communication networks under fluid flow modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7352,1390 +7343,1399 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.1260-1265, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc.2017.8263829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Can Adaptive Feedforward Control Improve Operation of Cloud Services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511409⟩</w:t>
+              <w:t xml:space="preserve">MED 2018 - 26th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2018.8442931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863625v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling of Location Privacy Protection Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Control-Theoretic Approach for Location Privacy in Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAIS 2018 - DisCoTec 2018 - 18th IFIP International Conference on Distributed Applications and Interoperable Systems - Held as Part of the 13th International Federated Conference on Distributed Computing Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93767-0_3⟩</w:t>
+              <w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. pp.1488-1493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824641v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion Modeling and Observer-based Torque Compensation of an Aerial Manipulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
+                <w:t xml:space="preserve">Dynamic Modeling of Location Privacy Protection Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON 2018 - 2nd IFAC Conference on Modelling, Identification and Control of Nonlinear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.336⟩</w:t>
+              <w:t xml:space="preserve">DAIS 2018 - DisCoTec 2018 - 18th IFIP International Conference on Distributed Applications and Interoperable Systems - Held as Part of the 13th International Federated Conference on Distributed Computing Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.26-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93767-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053030v2</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Reconfigurable Formation Generator for Mini Aerial Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">Quaternion Modeling and Observer-based Torque Compensation of an Aerial Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Alavrez Muños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593511⟩</w:t>
+              <w:t xml:space="preserve">MICNON 2018 - 2nd IFAC Conference on Modelling, Identification and Control of Nonlinear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jalisco, Mexico. pp.543-548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910699v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Egocubemap Based Algorithm for Quadrotors Obstacle Avoidance Using a Single Depth Camera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Reconfigurable Formation Generator for Mini Aerial Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lara Briñon Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Muschinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910732v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intermediary Quaternion-based Control for Trajectory Following Using a Quadrotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
+                <w:t xml:space="preserve">An Egocubemap Based Algorithm for Quadrotors Obstacle Avoidance Using a Single Depth Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Muschinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2017 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593220v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Intermediary Quaternion-based Control for Trajectory Following Using a Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2017 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5965-5970, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2017.8206491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578635v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time event-based formation control of a group of VTOL-UAVs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Linares-Flores</w:t>
+                <w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Birke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2017 - 3rd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527633v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-flow modeling and stability analysis of communication networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Real-time event-based formation control of a group of VTOL-UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vega-Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Linares-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EBCCSP 2017 - 3rd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576879v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid-flow modeling and stability analysis of communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527666v1</w:t>
+                <w:t xml:space="preserve">hal-01576879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Feedforward and Feedback Control for Cloud Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5504 - 5509, </w:t>
@@ -8767,1202 +8767,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based stabilization of linear systems of conservation laws using a dynamic triggering condition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States</w:t>
+              <w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309675v1</w:t>
+                <w:t xml:space="preserve">hal-01527666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">Event-based stabilization of linear systems of conservation laws using a dynamic triggering condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t>
+              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331024v1</w:t>
+                <w:t xml:space="preserve">hal-01309675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Adaptive Optimal Control of MapReduce Performance, Availability and Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
+              <w:t xml:space="preserve">Feedback Computin 2016 - 11th International Workshop on Feedback Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Wurzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348687v1</w:t>
+                <w:t xml:space="preserve">hal-01331024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cost Function based Event Triggered Model Predictive Controllers - Application to Big Data Cloud Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t>
+              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376640v1</w:t>
+                <w:t xml:space="preserve">hal-01348687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based control strategy for consensus of a group of VTOL-UAVs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. E. Maya-Rueda</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2016 - 2nd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Trente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330792v1</w:t>
+                <w:t xml:space="preserve">hal-01376640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Hyperacute Gimbal Eye to Implement Precise Hovering and Target Tracking on a Quadrotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Boyron</w:t>
+                <w:t xml:space="preserve">Event-based control strategy for consensus of a group of VTOL-UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vega-Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Maya-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2016 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3212-3218</w:t>
+              <w:t xml:space="preserve">EBCCSP 2016 - 2nd IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446791v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">A Novel Hyperacute Gimbal Eye to Implement Precise Hovering and Target Tracking on a Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICRA 2016 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3212-3218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316521v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Hyperacute Gimbal Eye for Implementing Precise Hovering and Target Tracking on Board a Quadrotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Boyron</w:t>
+                <w:t xml:space="preserve">Towards Control of MapReduce Performance and Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2016 - IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DSN 2016 - 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261044v1</w:t>
+                <w:t xml:space="preserve">hal-01316521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+                <w:t xml:space="preserve">Novel Hyperacute Gimbal Eye for Implementing Precise Hovering and Target Tracking on Board a Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2016 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3212-3218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240558v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity control of mini-UAV using a helmet system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.329-335</w:t>
@@ -10043,51 +10047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. </w:t>
@@ -10177,51 +10181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vega-Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10246,103 +10250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position Control of a Quadrotor under External Constant Disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.180-185</w:t>
@@ -10365,1859 +10369,1863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral backstepping control for trajectory tracking of a hybrid vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
+                <w:t xml:space="preserve">Adaptive Modelling and Control in Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2015 - International Conference on Unmanned Aircraft Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SRDS 2015 - Phd Forum 34th International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McGill University, Sep 2015, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211121v1</w:t>
+                <w:t xml:space="preserve">hal-01240558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+                <w:t xml:space="preserve">Integral backstepping control for trajectory tracking of a hybrid vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300677⟩</w:t>
+              <w:t xml:space="preserve">ICUAS 2015 - International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Denver, United States. pp.209-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2015.7152293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166201v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X4-MaG and RT-MaG: a low-cost open-source micro-quadrotor based on Real-Time Linux and a new Matlab/Simulink toolbox</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Krakow, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242014v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bio-inspired eye to achieve accurate hovering, positioning and fast tracking</w:t>
+                <w:t xml:space="preserve">X4-MaG and RT-MaG: a low-cost open-source micro-quadrotor based on Real-Time Linux and a new Matlab/Simulink toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mafrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODAS 2015 - 15th Onera-DLR Aerospace Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241965v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du contrôle pour garantir la performance des systèmes Big Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+                <w:t xml:space="preserve">A new bio-inspired eye to achieve accurate hovering, positioning and fast tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2014 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse. pp.n/c</w:t>
+              <w:t xml:space="preserve">ODAS 2015 - 15th Onera-DLR Aerospace Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982404v1</w:t>
+                <w:t xml:space="preserve">hal-01241965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RT-MaG: an open-source SIMULINK Toolbox for Linux-Based Real-Time Robotic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Manecy</w:t>
+                <w:t xml:space="preserve">A Control Approach for Performance of Big Data Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2014 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446795v1</w:t>
+                <w:t xml:space="preserve">hal-00980372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based Stabilization of Nonlinear Time-Delay Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Bounded Control of a General Extended Chained Form Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
+              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946233v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Dola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. 8 p</w:t>
+              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008963v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Control of a General Extended Chained Form Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Improving control of quadrotors carrying a manipulator arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. 6 p</w:t>
+              <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067123v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control Approach for Performance of Big Data Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Event based control: A way to reduce reconfigurations in autonomic computing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LCCC Focus Period and Workshop in Cloud Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lund, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980372v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">Application du contrôle pour garantir la performance des systèmes Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">ComPAS 2014 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982430v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving control of quadrotors carrying a manipulator arm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+                <w:t xml:space="preserve">RT-MaG: an open-source SIMULINK Toolbox for Linux-Based Real-Time Robotic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. 6 p</w:t>
+              <w:t xml:space="preserve">ROBIO 2014 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia. pp.173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067104v1</w:t>
+                <w:t xml:space="preserve">hal-01446795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event based control: A way to reduce reconfigurations in autonomic computing ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-based Stabilization of Nonlinear Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCCC Focus Period and Workshop in Cloud Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989759v1</w:t>
+                <w:t xml:space="preserve">hal-00946233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RT-MaG: an open-source SIMULINK Toolbox for Real-Time Robotic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Manecy</w:t>
+                <w:t xml:space="preserve">Event-Based Control for Embedded and Networked System: Application to a Mini Quadrotor Helicopter using Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2014 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">ICUAS 2014 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943294v1</w:t>
+                <w:t xml:space="preserve">hal-01008963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">RT-MaG: an open-source SIMULINK Toolbox for Real-Time Robotic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">ROBIO 2014 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067100v1</w:t>
+                <w:t xml:space="preserve">hal-00943294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828391v1</w:t>
+                <w:t xml:space="preserve">hal-01067100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered nonlinear control for attitude stabilization of a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12245,100 +12253,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUAS 2013 - 2013 International conference on Unmanned Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Atlanta, Georgie, United States. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling the eye: a Key toward of Robust Hovering for sighted Aerial Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Juston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12353,531 +12361,535 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGNC 2013 - 2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of MapReduce Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Berekmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComPAS 2013 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Grenoble, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady flow rate simulations methodology for identification of the dynamic transfer function of a cavitating venturi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAV 2012 - 8th international symposium on cavitation (CAV 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/978-981-07-2826-7_020⟩</w:t>
+              <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510568v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Hovering Control for an Aerial Robot Equipped with a Decoupled Eye and a Rate Gyro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Viollet</w:t>
+                <w:t xml:space="preserve">Unsteady flow rate evaluation methodology for identification of the dynamic transfer function of a cavitating Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAV 2012 - 8th international symposium on cavitation (CAV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714332v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Model-Aided Inertial Navigation of a Nonholonomic Vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+                <w:t xml:space="preserve">Event-Based LQR Control for Attitude Stabilization of a Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Mino-Aguilar</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucio-Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLCA 2012 - 15th IFAC Latinamerican Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lima, Peru. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727706v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady flow rate evaluation methodology for identification of the dynamic transfer function of a cavitating Venturi</w:t>
+                <w:t xml:space="preserve">Application of unsteady flow rate evaluations to identify the dynamic transfer function of a cavitating Venturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
@@ -12895,426 +12907,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAV 2012 - 8th international symposium on cavitation (CAV 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IAHR 2012 - 26th IAHR symposium on Hydraulic Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.IAHRXXVI-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675518v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based LQR Control for Attitude Stabilization of a Quadrotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Unsteady flow rate simulations methodology for identification of the dynamic transfer function of a cavitating venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lucio-Maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLCA 2012 - 15th IFAC Latinamerican Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAV 2012 - 8th international symposium on cavitation (CAV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-07-2826-7_020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727707v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of unsteady flow rate evaluations to identify the dynamic transfer function of a cavitating Venturi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
+                <w:t xml:space="preserve">Bio-Inspired Hovering Control for an Aerial Robot Equipped with a Decoupled Eye and a Rate Gyro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR 2012 - 26th IAHR symposium on Hydraulic Machinery and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2012 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.1110 - 1117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707417v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AsynCar, a Radio-Controlled Vehicle for Asynchronous Experiments: Implementation of an Event-Based Cruise Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control and Model-Aided Inertial Navigation of a Nonholonomic Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mino-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Mérida City, Yucatan, Mexico. s.p</w:t>
+              <w:t xml:space="preserve">CLCA 2012 - 15th IFAC Latinamerican Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lima, Peru. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626001v1</w:t>
+                <w:t xml:space="preserve">hal-00727706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Formula for the Stabilization of Event-Based Controlled Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13343,653 +13360,679 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. Paper ThC16.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Lyapunov Sampling for Event-Driven Control</w:t>
+                <w:t xml:space="preserve">AsynCar, a Radio-Controlled Vehicle for Asynchronous Experiments: Implementation of an Event-Based Cruise Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. 7 p</w:t>
+              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mérida City, Yucatan, Mexico. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568102v2</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of an Attitude and Heading Reference System (AHRS)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple Lyapunov Sampling for Event-Driven Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Merida City, Mexico. pp.317-321</w:t>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727804v1</w:t>
+                <w:t xml:space="preserve">hal-00568102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Discrete Control Scheme of the Energy-Performance Tradeoff in Embedded Electronic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and implementation of an Attitude and Heading Reference System (AHRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heberto Madrigal Sastré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fermín Guerrero Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCE 2011 - 8th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Merida City, Mexico. pp.317-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568103v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Approach for Attitude Stabilization of a Flapping Micro Aerial Vehicle using Sensors Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+                <w:t xml:space="preserve">Fully Discrete Control Scheme of the Energy-Performance Tradeoff in Embedded Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676032v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Biomimetic Approach for Attitude Stabilization of a Flapping Micro Aerial Vehicle using Sensors Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VARI 2010 - 1st European workshops on CMOS Variability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Montpellier, France. pp.86-91</w:t>
+              <w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492946v1</w:t>
+                <w:t xml:space="preserve">hal-00676032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Reduction with Low Computational Needs in Multicore Systems with Energy-Performance Tradeoff</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.5568-5573</w:t>
+              <w:t xml:space="preserve">VARI 2010 - 1st European workshops on CMOS Variability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montpellier, France. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404053v1</w:t>
+                <w:t xml:space="preserve">hal-00492946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded attitude control of a flapping wing micro aerial vehicle using direct sensors measurements</w:t>
               </w:r>
@@ -14371,420 +14414,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Mean Model for Controlling a Three-Dimensional Eel-like Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Energy Consumption Reduction with Low Computational Needs in Multicore Systems with Energy-Performance Tradeoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.5568-5573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327533v1</w:t>
+                <w:t xml:space="preserve">hal-00404053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Results on Event-Based PID Controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Reduced Mean Model for Controlling a Three-Dimensional Eel-like Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.1979-1984</w:t>
+              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368535v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et contrôle d'un serveur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+                <w:t xml:space="preserve">Further Results on Event-Based PID Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFSE 2009 - Conférence Française sur les Systèmes d'Exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.1979-1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676039v1</w:t>
+                <w:t xml:space="preserve">hal-00368535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Delay Guarantee in Server Systems Using Admission Control</w:t>
+                <w:t xml:space="preserve">Modélisation et contrôle d'un serveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">CFSE 2009 - Conférence Française sur les Systèmes d'Exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404404v1</w:t>
+                <w:t xml:space="preserve">hal-00676039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Event-Based PID Controller With Low Computational Cost</w:t>
               </w:r>
@@ -14865,51 +14895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Modeling and Control for Server System Performance and Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14973,51 +15003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15036,173 +15066,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-variable Constrained Control Approach for a Three-Dimensional Eel-like Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Average Delay Guarantee in Server Systems Using Admission Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287819v1</w:t>
+                <w:t xml:space="preserve">hal-00404404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Attitude Stabilization: Real-Time Application on Four-Rotor Mini-Helicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15234,697 +15229,749 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.3167-3173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Control Approach for Mine Climate Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNPAA 2008 - 7th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies: Application to an Embedded Parallel System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-variable Constrained Control Approach for a Three-Dimensional Eel-like Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MINATEC CROSSROADS'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. http://iros2008.inria.fr/, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561636v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded control of a flapping wing micro drone in three dimensions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies: Application to an Embedded Parallel System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Albea-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">MINATEC CROSSROADS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195832v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Control of a Three-Dimensional Eel-like Robot Without Pectoral Fins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Bounded control of a flapping wing micro drone in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199433v1</w:t>
+                <w:t xml:space="preserve">hal-00195832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global discrete-time stabilization of the PVTOL aircraft based on fast predictive control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Motion Control of a Three-Dimensional Eel-like Robot Without Pectoral Fins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.1747-1752, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200558v1</w:t>
+                <w:t xml:space="preserve">hal-00199433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Lebesgue's sampled systems with bounded controls: the chain of integrators case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global discrete-time stabilization of the PVTOL aircraft based on fast predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2874⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.1747-1752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200591v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path tracking control of a flapping Unmanned Air Vehicle (MAV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15943,1336 +15990,1306 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.5359-5364, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVMI - Towards a 3D-space flapping flight parametrization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of Lebesgue's sampled systems with bounded controls: the chain of integrators case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVCS 2007 - 3rd International Conference on Adavances in Vehicle Control and Safety, part of the International Modeling and Simulation Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124333v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upsampling visual servoing for a pan and tilt camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Louvat</w:t>
+                <w:t xml:space="preserve">Bounded attitude control of a biomimetic flapping robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bouvier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBIO 2007 - IEEE International Conference on Robotics and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Sanya, China</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, Sanya, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2007.4522125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176045v1</w:t>
+                <w:t xml:space="preserve">hal-00175970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded attitude control of a biomimetic flapping robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Rifai</w:t>
+                <w:t xml:space="preserve">Global stabilization of a four rotor helicopter with bounded inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2007 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBIO.2007.4522125⟩</w:t>
+              <w:t xml:space="preserve">IROS 2007 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, Californie, United States. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175970v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stabilization of a four rotor helicopter with bounded inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Tracking Features With Global Motion Compensation for Drone Camera Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2007 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MVA 2007 - 10th IAPR Conference on Machine Vision Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158105v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Features With Global Motion Compensation for Drone Camera Servoing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Suivi d'objets pour une caméra embarquée dans un drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MVA 2007 - 10th IAPR Conference on Machine Vision Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137430v1</w:t>
+                <w:t xml:space="preserve">hal-00152859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'objets pour une caméra embarquée dans un drone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnaud</w:t>
+                <w:t xml:space="preserve">OVMI - Towards a 3D-space flapping flight parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bouvier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">AVCS 2007 - 3rd International Conference on Adavances in Vehicle Control and Safety, part of the International Modeling and Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152859v1</w:t>
+                <w:t xml:space="preserve">hal-00124333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded attitude stabilization: Application on four-rotor helicopter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Upsampling visual servoing for a pan and tilt camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2007 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ROBIO 2007 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124332v1</w:t>
+                <w:t xml:space="preserve">hal-00176045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude stabilization of a flapping-wing micro drone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Rifai</w:t>
+                <w:t xml:space="preserve">Bounded attitude stabilization: Application on four-rotor helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIR 2007 - International Symposium on Flying Insects and Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">ICRA 2007 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146348v1</w:t>
+                <w:t xml:space="preserve">hal-00124332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-based Biomimetic Flying Insect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attitude stabilization of a flapping-wing micro drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIR 2007 - International Symposium on Flying Insects and Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152448v1</w:t>
+                <w:t xml:space="preserve">hal-00146348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback design for 3D movement of an Eel-like robot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Porez</w:t>
+                <w:t xml:space="preserve">Silicon-based Biomimetic Flying Insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2007 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">FIR 2007 - International Symposium on Flying Insects and Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124331v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prediction based controller for trajectories tracking and stabilization of a non-minimum phase PVTOL aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Feedback design for 3D movement of an Eel-like robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMPCFS: Nonlinear Model Predictive Control for Fast Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICRA 2007 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108453v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the pvtol aircraft using the sum of saturating functions scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Kendoul</w:t>
+                <w:t xml:space="preserve">A prediction based controller for trajectories tracking and stabilization of a non-minimum phase PVTOL aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Positive Systems : Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">NMPCFS: Nonlinear Model Predictive Control for Fast Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139216v1</w:t>
+                <w:t xml:space="preserve">hal-00108453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prediction based controller for stabilization of a non-minimum phase PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17281,487 +17298,595 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimacion de la Orientacion: aplicacion a un mini-helicoptero con cuatro rotores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+                <w:t xml:space="preserve">Stabilization of the pvtol aircraft using the sum of saturating functions scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kendoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Delamare</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCA 2006, Congresso Nacional de Control Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mexico, México</w:t>
+              <w:t xml:space="preserve">International Symposium on Positive Systems : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108452v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on global stabilization of the PVTOL aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Estimacion de la Orientacion: aplicacion a un mini-helicoptero con cuatro rotores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POSTA 2006 - IEEE Symposium on Positive Systems, Theory and Applications, POSTA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AMCA 2006, Congresso Nacional de Control Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023003v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained minimum time oriented stabilization of extended chained form systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further results on global stabilization of the PVTOL aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Séville, Spain</w:t>
+              <w:t xml:space="preserve">POSTA 2006 - IEEE Symposium on Positive Systems, Theory and Applications, POSTA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396342v1</w:t>
+                <w:t xml:space="preserve">hal-00023003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performance of nonlinear stabilization of multiple integrators with bounded controls</w:t>
+                <w:t xml:space="preserve">Constrained minimum time oriented stabilization of extended chained form systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396340v1</w:t>
+                <w:t xml:space="preserve">hal-00396342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improving the performance of nonlinear stabilization of multiple integrators with bounded controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discontinuous exponential stabilization of dynamic chained form systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17771,104 +17896,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Systems. Proceedings of the Second Multidisciplinary International Symposium on Positive Systems: Theory and Applications (POSTA 06) Grenoble, France, August 30-September 1, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Commault, Nicolas Marchand (Eds.). Springer, 448 p., 2006, M. Thoma, M. Morari</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17878,436 +18003,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Control as MAPE-K loop in Autonomic Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems III. Assurances.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9640, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.349-373, 2018, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-74183-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6: Nonlinear control algorithms with integral action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mondié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Castillo, L. E. Munoz and P. Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor navigation strategies for aerial autonomous systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2017, 780128051894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-805189-4.00009-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Dynamicity in SoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Brancati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Systems of Systems: Foundations -- A Conceptual Model and Some Derivations: The AMADEOS Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, pp.926 - 206, 2016, 978-3-319-47590-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47590-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Formula for Event-Based Stabilization of Nonlinear Systems with Delays in the State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18326,291 +18451,291 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Networked Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer, pp.59-77, 2016, Advances in Delays and Dynamics, 978-3-319-32372-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32372-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling the Eye: A Key toward a Robust Hovering for Sighted Aerial Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Juston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.317-336, 2013, 978-3-642-38253-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38253-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Feedback Control for Air Flow Regulation in Deep Pits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Problems in Engineering, Aerospace and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scientific Publishers, 2009, 978-1-904868-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude and Position Control of a Flapping Micro Aerial Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18639,73 +18764,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Aerial Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In-Tech, pp.553-578, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches prédictives pour la stabilisation en temps discret de l'avion planaire à décollage vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18734,100 +18859,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets volants miniatures : modélisation et commande embarquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publications, Chapitre 5, 2007, Traité IC2, série systèmes automatisés, 9782746214668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further results on global stabilization of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Kendoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18846,65 +18971,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Commault and N. Marchand (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Systems. Proceedings of the Second Multidisciplinary International Symposium on Positive Systems : Theory and Applications POSTA 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, p. 303-310, 2006, Lecture Notes in Control and Information Sciences LNCIS 341. ISBN : 3-540-34771-2, 978-3-540-34771-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId414"/>
+      <w:footerReference w:type="default" r:id="rId415"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19051,51 +19176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10115-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01958-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Duc Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El Mrabti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01512-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Ardul Munoz-Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo L. Gonz&#225;lez Romeo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vega-Alonzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297026v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2016.2550047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-018-1145-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.7.2.89" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Jos&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6080993" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mafrica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Godiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Menouni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005614" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnt018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zakaria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/58429" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ferm&#237;n Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225493" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/15/6/062021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/573F8263C1EE724FD40982B452AF06A4C2451A64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malrait" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.164" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1248" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1VXNSQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abuali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Skantzikas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;&#243;n-Arranz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001130v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossu&#233; Cari&#241;o Escobar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Le-Guellec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Van Ruymbeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007922" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mendoza-Robles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/CNCA.AMCA.2024.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178184" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katia Lillo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Maio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650833v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456224v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyne Nadour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas51884.2021.9476835" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS48674.2020.9213903" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308354v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Luculli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278014v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Alonzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836720" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Colmenares Vazquez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263829" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;on Arranz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593511" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206491" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576879v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309675v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330792v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Maya-Rueda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446791v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diperi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01261044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487490" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235756v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211121v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2015.7152293" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242014v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanhoutte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colonnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982404v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946233v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067123v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980372v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01319" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989759v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828773v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940292v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510568v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-07-2826-7_020" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714332v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385853" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727707v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Maya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707417v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626001v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Minet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648230v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568102v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heberto Madrigal Sastr&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568103v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01961" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676032v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492946v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404053v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360083v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368511v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983032v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.4913344" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368535v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393031v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367666v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368537v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200555v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00538" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340442v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195832v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200558v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00299" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200591v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2874" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199696v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00903" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124333v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176045v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bouvier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2007.4522125" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158105v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399323" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137430v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152859v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124332v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146348v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152448v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108453v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139216v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108452v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023003v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396342v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396340v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396338v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098358v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285014v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469867v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gabriel Alatorre Vazquez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mondi&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805189-4.00009-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527765v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brancati" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccarelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Iacob" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47590-5_7" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330818v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819744v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_20" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982820v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358618v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068181v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10115-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-01958-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105456" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Duc Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El Mrabti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01512-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Ardul Munoz-Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo L. Gonz&#225;lez Romeo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2981984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vega-Alonzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. Gonzalez Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297026v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Berekmeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2016.2550047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-018-1145-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.7.2.89" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifa&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Jos&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6080993" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mafrica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Godiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Menouni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005614" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnt018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zakaria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/58429" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ferm&#237;n Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2225493" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/15/6/062021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/573F8263C1EE724FD40982B452AF06A4C2451A64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malrait" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.164" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1248" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1VXNSQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mendoza-Robles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;&#243;n-Arranz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Skantzikas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146755v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abuali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001130v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossu&#233; Cari&#241;o Escobar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Le-Guellec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Van Ruymbeke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007922" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58571/CNCA.AMCA.2024.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039452v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178184" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katia Lillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Maio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456224v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyne Nadour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas51884.2021.9476835" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108301v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS48674.2020.9213903" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308354v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Luculli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115916v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920662" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278014v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Alonzo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836720" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Colmenares Vazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263829" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910724v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Saavedra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442931" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511409" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93767-0_3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910699v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bri&#241;on Arranz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593511" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910732v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593220v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206491" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527633v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576879v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397666v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1090" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331024v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348687v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330792v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Maya-Rueda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diperi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316521v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01261044v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487490" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235756v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240558v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211121v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2015.7152293" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanhoutte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colonnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241965v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980372v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01319" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989759v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446795v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946233v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008963v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943294v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828773v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940292v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675518v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727707v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Maya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707417v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-07-2826-7_020" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714332v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385853" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648230v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Minet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568102v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727804v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heberto Madrigal Sastr&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568103v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01961" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676032v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492946v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360083v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368511v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983032v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.4913344" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391988v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404053v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368535v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676039v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393031v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367666v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368537v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404404v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00538" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340442v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195832v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200558v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00299" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00903" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200591v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2874" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175970v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2007.4522125" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158105v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399323" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137430v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bouvier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152859v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124333v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176045v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124332v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146348v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152448v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108453v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083401v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139216v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108452v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023003v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396342v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396340v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396338v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098358v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285014v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469867v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gabriel Alatorre Vazquez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mondi&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805189-4.00009-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527765v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brancati" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceccarelli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Iacob" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47590-5_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330818v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819744v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_20" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982820v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358618v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068181v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>