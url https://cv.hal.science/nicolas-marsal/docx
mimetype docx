--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -988,482 +988,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Optimisation of Large-scale Photonic Reservoir Computers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple input/output waveguides light-induced by a single Bessel beam for all-optical interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Antonik</w:t>
+                <w:t xml:space="preserve">Nacera Bouldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Rontani</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12559-020-09732-6⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (24), pp.40231-40239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.439914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360041v1</w:t>
+                <w:t xml:space="preserve">hal-03593553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple input/output waveguides light-induced by a single Bessel beam for all-optical interconnects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Chai</w:t>
+                <w:t xml:space="preserve">Bayesian Optimisation of Large-scale Photonic Reservoir Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Antonik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacera Bouldja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+                <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (24), pp.40231-40239. </w:t>
+              <w:t xml:space="preserve">Cognitive Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.439914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12559-020-09732-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593553v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of optical coherence on the performance of large-scale spatiotemporal photonic reservoir computing systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Spatiotemporal Photonic Reservoir Computer for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.400546⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2924138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963023v1</w:t>
+                <w:t xml:space="preserve">hal-02403762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Spatiotemporal Photonic Reservoir Computer for Image Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact of optical coherence on the performance of large-scale spatiotemporal photonic reservoir computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Modeste Nguimdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (19), pp.27989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2924138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.400546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403762v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical control of pattern dynamics generated by Airy beams</w:t>
               </w:r>
@@ -1579,90 +1579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human action recognition with a large-scale brain-inspired photonic computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (11), pp.530-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3835,122 +3835,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conical diffraction vector beams in linear and nonlinear regime</w:t>
+                <w:t xml:space="preserve">Combining Conical Diffraction and Holography in Nonlinear Photorefractive Crystals: Polarization Control and Wave Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOPTICS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée JMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Marseilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058526v1</w:t>
+                <w:t xml:space="preserve">hal-05058522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive recording and nonlinear amplification of conical diffraction vector waves</w:t>
               </w:r>
@@ -4055,476 +4055,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Conical Diffraction and Holography in Nonlinear Photorefractive Crystals: Polarization Control and Wave Manipulation</w:t>
+                <w:t xml:space="preserve">Conical diffraction vector beams in linear and nonlinear regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée JMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Marseilles, France</w:t>
+              <w:t xml:space="preserve">PHOTOPTICS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058522v1</w:t>
+                <w:t xml:space="preserve">hal-05058526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All optical controllable waveguiding structures induced by diffracting Bessel beams in a nonlinear medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Chai</w:t>
+                <w:t xml:space="preserve">In-situ Holographic Recording of Conical Diffraction Vector Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulija Shiposh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kohutych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Photonics &amp; Electromagnetics Research Symposium (PIERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058537v1</w:t>
+                <w:t xml:space="preserve">hal-04305740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Holographic Recording of Conical Diffraction Vector Beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conical Diffraction Holography and Two-wave Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulija Shiposh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kohutych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics &amp; Electromagnetics Research Symposium (PIERS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO Europe / EQEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305740v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conical Diffraction Holography and Two-wave Mixing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anton Kohutych</w:t>
+                <w:t xml:space="preserve">All optical controllable waveguiding structures induced by diffracting Bessel beams in a nonlinear medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO Europe / EQEC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EOSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04305709v1</w:t>
+                <w:t xml:space="preserve">hal-05058537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-induced complex waveguiding structures by counterpropagating Bessel beams</w:t>
               </w:r>
@@ -4599,247 +4599,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Vector Beams via Conical Diffraction Cascade</w:t>
+                <w:t xml:space="preserve">Conical diffraction cascades and interplay with linear and nonlinear material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulija Shiposh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kohutych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on structured light and its applications (online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Photorefractive Photonics and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Monastier di Treviso, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305657v1</w:t>
+                <w:t xml:space="preserve">hal-04305518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conical diffraction cascades and interplay with linear and nonlinear material properties</w:t>
+                <w:t xml:space="preserve">Structured Vector Beams via Conical Diffraction Cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photorefractive Photonics and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Monastier di Treviso, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on structured light and its applications (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305518v1</w:t>
+                <w:t xml:space="preserve">hal-04305657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of conical diffraction vector beams by manipulating biaxial crystal cascades</w:t>
               </w:r>
@@ -4927,147 +4927,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-channel waveguides induced by Bessel beams in a photorefractive medium</w:t>
+                <w:t xml:space="preserve">Complex Optical Waveguiding Structures Induced By Bessel Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Photonics North (PN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593697v1</w:t>
+                <w:t xml:space="preserve">hal-03593685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisceaux vectoriels de formes complexes par diffraction conique en cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5096,256 +5087,265 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Dijon 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Optical Waveguiding Structures Induced By Bessel Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Chai</w:t>
+                <w:t xml:space="preserve">Complexly Shaped Vector Beams via Conical Diffraction Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe – European Quantum Electronics Virtual Conferences (CLEO-Europe-EQEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593685v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexly Shaped Vector Beams via Conical Diffraction Cascade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
+                <w:t xml:space="preserve">Multi-channel waveguides induced by Bessel beams in a photorefractive medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe – European Quantum Electronics Virtual Conferences (CLEO-Europe-EQEC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">2021 Photonics North (PN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PN52152.2021.9597969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223148v1</w:t>
+                <w:t xml:space="preserve">hal-03593697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUIDES D'ONDES COMPLEXES INDUITS PAR DES FAISCEAUX DE BESSEL</w:t>
               </w:r>
@@ -5426,90 +5426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of video using a scalable photonic neuro-inspired architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5528,528 +5528,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Feature Extraction Techniques for Handwritten Digit Recognition with a Photonic Reservoir Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Antonik</w:t>
+                <w:t xml:space="preserve">Self organization process using counter propagating Airy beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyae Drouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Rontani</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN : International Conference on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">PR'19 : Photorefractive Photonics and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410723v1</w:t>
+                <w:t xml:space="preserve">hal-02410704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self organization process using counter propagating Airy beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamyae Drouzi</w:t>
+                <w:t xml:space="preserve">Comparison of Feature Extraction Techniques for Handwritten Digit Recognition with a Photonic Reservoir Computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PR'19 : Photorefractive Photonics and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410704v1</w:t>
+                <w:t xml:space="preserve">hal-03423007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Feature Extraction Techniques for Handwritten Digit Recognition with a Photonic Reservoir Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Antonik</w:t>
+                <w:t xml:space="preserve">Experimental propagation in biased photorefractive medium of a two dimensional Airy beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Rontani</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">PR'19 : Photorefractive Photonics and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423007v1</w:t>
+                <w:t xml:space="preserve">hal-02410683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental propagation in biased photorefractive medium of a two dimensional Airy beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bouchet</w:t>
+                <w:t xml:space="preserve">Comparison of Feature Extraction Techniques for Handwritten Digit Recognition with a Photonic Reservoir Computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PR'19 : Photorefractive Photonics and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">ICANN : International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410683v1</w:t>
+                <w:t xml:space="preserve">hal-02410723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Human Actions in Videos with a Large-Scale Photonic Reservoir Computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6074,90 +6074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of human actions in videos with a large scale photonic reservoir computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANN : International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6182,90 +6182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a large-scale photonic reservoir computer on image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6407,90 +6407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a large-scale photonic reservoir computer on image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nonlinear Theory and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7206,151 +7206,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal interactions of Airy beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between Airy beams in nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In WASTOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kahuai, United States. pp.NF2A.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/nlo.2015.nf2a.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265662v1</w:t>
+                <w:t xml:space="preserve">hal-01265656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-propagating Airy beams interactions in nonlinear media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7359,315 +7368,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Theory - OWTNM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve"> In OWTNM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137366v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Airy beams in nonlinear media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counter-propagating Airy beams interactions in nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Theory - OWTNM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/nlo.2015.nf2a.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265656v1</w:t>
+                <w:t xml:space="preserve">hal-01137366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter-propagating Airy beams interactions in nonlinear media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal interactions of Airy beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> In OWTNM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">In WASTOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265660v1</w:t>
+                <w:t xml:space="preserve">hal-01265662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Interactions of Accelerating Beams</w:t>
               </w:r>
@@ -7863,386 +7863,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial extreme events in a photorefractive single-feedback system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counter-propagating Airy beams in nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vianney Caullet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe: Nonlinear Optics and Its Applications VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2052344⟩</w:t>
+              <w:t xml:space="preserve">OSA Nonlinear Photonics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.NM4A.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2014.NM4A.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060582v1</w:t>
+                <w:t xml:space="preserve">hal-01060591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter-propagating Airy beams in nonlinear media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Wiersma</w:t>
+                <w:t xml:space="preserve">Extreme events driven by feedback in a nonlinear optical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Nonlinear Photonics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Rogue waves, dissipative solitons, plasmonics, supercontinuum and special fibres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Castelldefels, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060591v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme events driven by feedback in a nonlinear optical cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial extreme events in a photorefractive single-feedback system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Rogue waves, dissipative solitons, plasmonics, supercontinuum and special fibres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe: Nonlinear Optics and Its Applications VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109306v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex-induced pattern dynamics in a feedback system</w:t>
               </w:r>
@@ -8555,51 +8555,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical patterns using vortex beams</w:t>
+                <w:t xml:space="preserve">Nonlocal feedback with input vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
@@ -8617,106 +8617,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. CD-ROM-1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702192v1</w:t>
+                <w:t xml:space="preserve">hal-00777879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal feedback with input vortices</w:t>
+                <w:t xml:space="preserve">Optical patterns using vortex beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
@@ -8734,73 +8725,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruxelle, Belgium. pp.84341T, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.922633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777879v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex induced complex dynamics of optical patterns</w:t>
               </w:r>
@@ -9937,282 +9937,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of light in periodic photonic structures: from waveguides to cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Topicals 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A Future In Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371762v1</w:t>
+                <w:t xml:space="preserve">hal-00437584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear control of light in periodic photonic structures: from waveguides to cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Future In Light</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Winter Topicals 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria. pp.144-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LEOSWT.2009.4771698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437584v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Solitons in Electro-Optically ConfigurableWaveguide Arrays</w:t>
               </w:r>
@@ -10684,302 +10684,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
+                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic bandgap structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.780969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353232v1</w:t>
+                <w:t xml:space="preserve">hal-00276143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic bandgap structures</w:t>
+                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.780969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00276143v1</w:t>
+                <w:t xml:space="preserve">hal-00353232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical control of pattern formation in a BaTiO3 single-feedback optical system by means of photonic lattices</w:t>
+                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
@@ -11010,97 +11010,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
+              <w:t xml:space="preserve">International Commission of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Sidney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294966v1</w:t>
+                <w:t xml:space="preserve">hal-00334515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
+                <w:t xml:space="preserve">All-optical control of pattern formation in a BaTiO3 single-feedback optical system by means of photonic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
@@ -11131,73 +11131,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Commission of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Sidney, Australia</w:t>
+              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334515v1</w:t>
+                <w:t xml:space="preserve">hal-00294966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of visible or near infrared light in bulk photorefractive materials : from waveguides to cavities</w:t>
               </w:r>
@@ -11334,169 +11334,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'auto-organisation de la lumière dans un système photoréfractif à rétroaction optique</w:t>
+                <w:t xml:space="preserve">Contrôle de l'auto-organisation de la lumière dans un système photoréfractif à rétro-action optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paul Verlaine - Metz, 2010. Français. </w:t>
+              <w:t xml:space="preserve">Physique [physics]. Université de Metz, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2010METZ008S⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01752017v1</w:t>
+                <w:t xml:space="preserve">tel-00557118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'auto-organisation de la lumière dans un système photoréfractif à rétro-action optique</w:t>
+                <w:t xml:space="preserve">Contrôle de l'auto-organisation de la lumière dans un système photoréfractif à rétroaction optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Physique [physics]. Université de Metz, 2010. Français. </w:t>
+              <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paul Verlaine - Metz, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2010METZ008S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00557118v1</w:t>
+                <w:t xml:space="preserve">tel-01752017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11745,51 +11745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Iqbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ade1ec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.053518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Shiposh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kohutych" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grabar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.517056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.492246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10749-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22384-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12758-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.064063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Antonik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09732-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bouldja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.439914" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modeste Nguimdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2924138" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Drouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.45.000009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-019-0110-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01988735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolfersberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Wiersma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41418-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01879111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.051801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01463305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.013902" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01462841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Caullet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01082666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Wiersma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001823" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00713994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.263903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002815" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00533718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Sukhorukov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Minovich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031804" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir N. Neshev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030148" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002509" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulija Shiposh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232631" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mohammadou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN52152.2021.9597969" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541655" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01988736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01879312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2305720" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01463407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2016.NTh1A.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weicker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirisola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227669" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sciamanna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/nlo.2015.nf2a.7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052344" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Wiersma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2014.NM4A.7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karsaklian Dal Bosco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2013.NTh2A.2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00917591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00702192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922633" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00595703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552146v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854212" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00371762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOSWT.2009.4771698" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan L. Garanovich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Crasto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191935" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00440808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276143v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780969" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334515v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010METZ008S" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04372563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Iqbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ade1ec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.053518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Shiposh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kohutych" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grabar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.517056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.492246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10749-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22384-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12758-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.064063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bouldja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.439914" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Antonik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09732-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2924138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modeste Nguimdo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Drouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.45.000009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-019-0110-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01988735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolfersberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Wiersma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41418-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01879111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.051801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01463305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.013902" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01462841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Caullet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01082666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Wiersma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001823" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00713994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.263903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002815" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00533718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Sukhorukov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Minovich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031804" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir N. Neshev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030148" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002509" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulija Shiposh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232631" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mohammadou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541655" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN52152.2021.9597969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01988736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01879312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2305720" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01463407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2016.NTh1A.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weicker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirisola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227669" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sciamanna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/nlo.2015.nf2a.7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Wiersma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2014.NM4A.7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karsaklian Dal Bosco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mercier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052344" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2013.NTh2A.2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00917591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00702192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922633" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00595703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552146v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854212" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00371762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOSWT.2009.4771698" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan L. Garanovich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Crasto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191935" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00440808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780969" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334515v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010METZ008S" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04372563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>