--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -988,482 +988,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple input/output waveguides light-induced by a single Bessel beam for all-optical interconnects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Optimisation of Large-scale Photonic Reservoir Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacera Bouldja</w:t>
+                <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.439914⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12559-020-09732-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593553v1</w:t>
+                <w:t xml:space="preserve">hal-03360041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Optimisation of Large-scale Photonic Reservoir Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Antonik</w:t>
+                <w:t xml:space="preserve">Multiple input/output waveguides light-induced by a single Bessel beam for all-optical interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Bouldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Rontani</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (24), pp.40231-40239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12559-020-09732-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.439914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360041v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Spatiotemporal Photonic Reservoir Computer for Image Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Impact of optical coherence on the performance of large-scale spatiotemporal photonic reservoir computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Modeste Nguimdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2924138⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (19), pp.27989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.400546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403762v1</w:t>
+                <w:t xml:space="preserve">hal-02963023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of optical coherence on the performance of large-scale spatiotemporal photonic reservoir computing systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Spatiotemporal Photonic Reservoir Computer for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (19), pp.27989. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.400546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2924138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963023v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical control of pattern dynamics generated by Airy beams</w:t>
               </w:r>
@@ -1573,261 +1573,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human action recognition with a large-scale brain-inspired photonic computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Antonik</w:t>
+                <w:t xml:space="preserve">Light-induced interconnects using nonlinear Airy beam interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Rontani</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42256-019-0110-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), pp.025001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366976v1</w:t>
+                <w:t xml:space="preserve">hal-01988735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced interconnects using nonlinear Airy beam interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bouchet</w:t>
+                <w:t xml:space="preserve">Human action recognition with a large-scale brain-inspired photonic computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Wolfersberger</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (2), pp.025001. </w:t>
+              <w:t xml:space="preserve">Nature Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (11), pp.530-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42256-019-0110-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988735v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterpropagating interactions of self-focusing Airy beams</w:t>
               </w:r>
@@ -3835,696 +3835,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Conical Diffraction and Holography in Nonlinear Photorefractive Crystals: Polarization Control and Wave Manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photorefractive recording and nonlinear amplification of conical diffraction vector waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliia Shiposh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kohutych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée JMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Marseilles, France</w:t>
+              <w:t xml:space="preserve">Photorefractive Photonics and Beyond: Interaction of Light with Matter (PR'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, San Lorenzo De El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058522v1</w:t>
+                <w:t xml:space="preserve">hal-04876896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive recording and nonlinear amplification of conical diffraction vector waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conical diffraction vector beams in linear and nonlinear regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photorefractive Photonics and Beyond: Interaction of Light with Matter (PR'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, San Lorenzo De El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">PHOTOPTICS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876896v1</w:t>
+                <w:t xml:space="preserve">hal-05058526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conical diffraction vector beams in linear and nonlinear regime</w:t>
+                <w:t xml:space="preserve">Combining Conical Diffraction and Holography in Nonlinear Photorefractive Crystals: Polarization Control and Wave Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOPTICS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée JMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Marseilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058526v1</w:t>
+                <w:t xml:space="preserve">hal-05058522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Holographic Recording of Conical Diffraction Vector Beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anton Kohutych</w:t>
+                <w:t xml:space="preserve">All optical controllable waveguiding structures induced by diffracting Bessel beams in a nonlinear medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics &amp; Electromagnetics Research Symposium (PIERS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EOSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305740v1</w:t>
+                <w:t xml:space="preserve">hal-05058537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conical Diffraction Holography and Two-wave Mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ Holographic Recording of Conical Diffraction Vector Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulija Shiposh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kohutych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO Europe / EQEC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics &amp; Electromagnetics Research Symposium (PIERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305709v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All optical controllable waveguiding structures induced by diffracting Bessel beams in a nonlinear medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Chai</w:t>
+                <w:t xml:space="preserve">Conical Diffraction Holography and Two-wave Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulija Shiposh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kohutych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO Europe / EQEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058537v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-induced complex waveguiding structures by counterpropagating Bessel beams</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conical diffraction cascades and interplay with linear and nonlinear material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulija Shiposh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kohutych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4927,233 +4927,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Optical Waveguiding Structures Induced By Bessel Beams</w:t>
+                <w:t xml:space="preserve">Multi-channel waveguides induced by Bessel beams in a photorefractive medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Photonics North (PN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PN52152.2021.9597969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593685v1</w:t>
+                <w:t xml:space="preserve">hal-03593697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux vectoriels de formes complexes par diffraction conique en cascade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
+                <w:t xml:space="preserve">Complex Optical Waveguiding Structures Induced By Bessel Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Dijon 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369420v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexly Shaped Vector Beams via Conical Diffraction Cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5172,180 +5181,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe – European Quantum Electronics Virtual Conferences (CLEO-Europe-EQEC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-channel waveguides induced by Bessel beams in a photorefractive medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Chai</w:t>
+                <w:t xml:space="preserve">Faisceaux vectoriels de formes complexes par diffraction conique en cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Photonics North (PN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optique Dijon 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PN52152.2021.9597969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03593697v1</w:t>
+                <w:t xml:space="preserve">hal-03369420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUIDES D'ONDES COMPLEXES INDUITS PAR DES FAISCEAUX DE BESSEL</w:t>
               </w:r>
@@ -5426,90 +5426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of video using a scalable photonic neuro-inspired architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5528,279 +5528,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self organization process using counter propagating Airy beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamyae Drouzi</w:t>
+                <w:t xml:space="preserve">Comparison of Feature Extraction Techniques for Handwritten Digit Recognition with a Photonic Reservoir Computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PR'19 : Photorefractive Photonics and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">ICANN : International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410704v1</w:t>
+                <w:t xml:space="preserve">hal-02410723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Feature Extraction Techniques for Handwritten Digit Recognition with a Photonic Reservoir Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Antonik</w:t>
+                <w:t xml:space="preserve">Experimental propagation in biased photorefractive medium of a two dimensional Airy beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Rontani</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">PR'19 : Photorefractive Photonics and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423007v1</w:t>
+                <w:t xml:space="preserve">hal-02410683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental propagation in biased photorefractive medium of a two dimensional Airy beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bouchet</w:t>
+                <w:t xml:space="preserve">Self organization process using counter propagating Airy beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyae Drouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5828,228 +5828,228 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PR'19 : Photorefractive Photonics and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410683v1</w:t>
+                <w:t xml:space="preserve">hal-02410704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Feature Extraction Techniques for Handwritten Digit Recognition with a Photonic Reservoir Computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN : International Conference on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410723v1</w:t>
+                <w:t xml:space="preserve">hal-03423007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Human Actions in Videos with a Large-Scale Photonic Reservoir Computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6074,90 +6074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of human actions in videos with a large scale photonic reservoir computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANN : International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6182,90 +6182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a large-scale photonic reservoir computer on image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6407,90 +6407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a large-scale photonic reservoir computer on image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Antonik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nonlinear Theory and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7206,268 +7206,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Airy beams in nonlinear media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counter-propagating Airy beams interactions in nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Theory - OWTNM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265656v1</w:t>
+                <w:t xml:space="preserve">hal-01137366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter-propagating Airy beams interactions in nonlinear media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal interactions of Airy beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> In OWTNM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">In WASTOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265660v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-propagating Airy beams interactions in nonlinear media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7476,198 +7467,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Theory - OWTNM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve"> In OWTNM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137366v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal interactions of Airy beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between Airy beams in nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In WASTOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kahuai, United States. pp.NF2A.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/nlo.2015.nf2a.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265662v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Interactions of Accelerating Beams</w:t>
               </w:r>
@@ -7679,51 +7679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7863,386 +7863,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter-propagating Airy beams in nonlinear media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial extreme events in a photorefractive single-feedback system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Nonlinear Photonics 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/NP.2014.NM4A.7⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe: Nonlinear Optics and Its Applications VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060591v1</w:t>
+                <w:t xml:space="preserve">hal-01060582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme events driven by feedback in a nonlinear optical cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Rogue waves, dissipative solitons, plasmonics, supercontinuum and special fibres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Castelldefels, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial extreme events in a photorefractive single-feedback system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counter-propagating Airy beams in nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vianney Caullet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe: Nonlinear Optics and Its Applications VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.1-6, </w:t>
+              <w:t xml:space="preserve">OSA Nonlinear Photonics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.NM4A.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2052344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/NP.2014.NM4A.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060582v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex-induced pattern dynamics in a feedback system</w:t>
               </w:r>
@@ -8663,252 +8663,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical patterns using vortex beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vortex induced complex dynamics of optical patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Caullet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. CD-ROM-1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702192v1</w:t>
+                <w:t xml:space="preserve">hal-00777885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex induced complex dynamics of optical patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical patterns using vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruxelle, Belgium. pp.84341T, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.922633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777885v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern formation using counter-propagating vortices</w:t>
               </w:r>
@@ -9153,51 +9153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9937,282 +9937,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear control of light in periodic photonic structures: from waveguides to cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Future In Light</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Winter Topicals 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria. pp.144-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LEOSWT.2009.4771698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437584v1</w:t>
+                <w:t xml:space="preserve">hal-00371762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of light in periodic photonic structures: from waveguides to cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Topicals 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A Future In Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LEOSWT.2009.4771698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00371762v1</w:t>
+                <w:t xml:space="preserve">hal-00437584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Solitons in Electro-Optically ConfigurableWaveguide Arrays</w:t>
               </w:r>
@@ -11334,169 +11334,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'auto-organisation de la lumière dans un système photoréfractif à rétro-action optique</w:t>
+                <w:t xml:space="preserve">Contrôle de l'auto-organisation de la lumière dans un système photoréfractif à rétroaction optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Physique [physics]. Université de Metz, 2010. Français. </w:t>
+              <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paul Verlaine - Metz, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2010METZ008S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00557118v1</w:t>
+                <w:t xml:space="preserve">tel-01752017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'auto-organisation de la lumière dans un système photoréfractif à rétroaction optique</w:t>
+                <w:t xml:space="preserve">Contrôle de l'auto-organisation de la lumière dans un système photoréfractif à rétro-action optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paul Verlaine - Metz, 2010. Français. </w:t>
+              <w:t xml:space="preserve">Physique [physics]. Université de Metz, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2010METZ008S⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01752017v1</w:t>
+                <w:t xml:space="preserve">tel-00557118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11745,51 +11745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Iqbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ade1ec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.053518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Shiposh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kohutych" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grabar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.517056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.492246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10749-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22384-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12758-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.064063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bouldja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.439914" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Antonik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09732-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2924138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modeste Nguimdo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Drouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.45.000009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-019-0110-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01988735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolfersberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Wiersma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41418-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01879111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.051801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01463305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.013902" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01462841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Caullet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01082666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Wiersma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001823" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00713994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.263903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002815" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00533718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Sukhorukov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Minovich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031804" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir N. Neshev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030148" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002509" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulija Shiposh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232631" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mohammadou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541655" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN52152.2021.9597969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01988736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01879312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2305720" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01463407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2016.NTh1A.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weicker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirisola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227669" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sciamanna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/nlo.2015.nf2a.7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Wiersma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2014.NM4A.7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karsaklian Dal Bosco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mercier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052344" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2013.NTh2A.2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00917591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00702192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922633" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00595703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552146v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854212" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00371762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOSWT.2009.4771698" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan L. Garanovich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Crasto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191935" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00440808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780969" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334515v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010METZ008S" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04372563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Iqbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ade1ec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.053518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Shiposh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kohutych" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grabar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.517056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.492246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10749-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22384-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12758-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.064063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Antonik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-020-09732-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bouldja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.439914" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modeste Nguimdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2924138" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Drouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.45.000009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01988735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolfersberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-019-0110-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Wiersma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41418-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01879111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.051801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01463305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.013902" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01462841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Caullet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01082666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Wiersma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001823" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00713994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.263903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002815" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00533718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Sukhorukov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Minovich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031804" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir N. Neshev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030148" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002509" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170146v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulija Shiposh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232631" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mohammadou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN52152.2021.9597969" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541655" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01988736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01879312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2305720" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01463407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2016.NTh1A.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weicker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirisola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227669" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sciamanna" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/nlo.2015.nf2a.7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052344" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109306v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karsaklian Dal Bosco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mercier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Wiersma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2014.NM4A.7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2013.NTh2A.2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00917591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777885v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00702192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922633" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00595703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552146v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854212" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00371762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOSWT.2009.4771698" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan L. Garanovich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Crasto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191935" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00440808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780969" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334515v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010METZ008S" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04372563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>