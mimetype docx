--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7574-0108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tsAWW8wAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,12605 +179,12605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinning enhances hydraulic safety but not growth resistance to drought in Atlas cedar on the long-term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel de Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 378, pp.111019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited plastic responses in safety traits support greater hydraulic risk under drier conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Poyatos</w:t>
+                <w:t xml:space="preserve">Arsène Druel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Blackman</w:t>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cabon</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Castells</w:t>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02830-4⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234058v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limited plastic responses in safety traits support greater hydraulic risk under drier conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">José Ramírez-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Rafael Poyatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">Chris Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marloie Olivier</w:t>
+                <w:t xml:space="preserve">Antoine Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.1825-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02830-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906832v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-potential signals related to tree transpiration in a Mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiyan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon D Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.2997-3018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-29-2997-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727524v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary and secondary growth of Pinus halepensis are more sensitive to inter-annual drought variability than to 14 years of rainfall exclusion in a Mediterranean forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prevosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135 (7), pp.1361-1376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcaf036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric Relationships of Branch Water‐Storage Capacity and Capacitance in Four European Trees Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Binks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Martínez-Vilalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.15409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiyear drought strengthens positive and negative functional diversity effects on tree growth response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Serrano-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haben Blondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Glenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (9), pp.e70394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.70394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak global trade‐off between frost and drought resistance in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Larter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.70718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Marco Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+                <w:t xml:space="preserve">Josie Geris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Devresse</w:t>
+                <w:t xml:space="preserve">Ilja van Meerveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">Daniele Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Rothfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-7603-2025⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6129-6147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05121280v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coppice and high forest Eucalyptus stands show similar drought resistance on deep soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimum leaf conductance during drought: unravelling its variability and impact on plant survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhuan L. M. Maciel</w:t>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali R. Silva</w:t>
+                <w:t xml:space="preserve">Santiago Trueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otávio Campoe</w:t>
+                <w:t xml:space="preserve">Xavier P. Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Torres-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf089⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246 (3), pp.1001-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251069v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coppice and high forest Eucalyptus stands show similar drought resistance on deep soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">Jenickson R. S. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefèvre</w:t>
+                <w:t xml:space="preserve">Jhuan L. M. Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+                <w:t xml:space="preserve">Magali R. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otávio Campoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 45 (9), tpaf089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283676v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum leaf conductance during drought: unravelling its variability and impact on plant survival</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier P. Bouteiller</w:t>
+                <w:t xml:space="preserve">Alice Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Forget</w:t>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Torres-Ruiz</w:t>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.70052⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986793v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josie Geris</w:t>
+                <w:t xml:space="preserve">Tanguy Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilja van Meerveld</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Penna</w:t>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Rothfuss</w:t>
+                <w:t xml:space="preserve">Louis Devresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (20), pp.7603-7679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7603-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05366010v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between beech and oak seedlings can modify the effects of hotter droughts and the onset of hydraulic failure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janisse Deluigi</w:t>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Didion-Gency</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19358⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534542v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
+                <w:t xml:space="preserve">Tree diversity reduces variability in sapling survival under drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haben Blondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Druel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t>
+                <w:t xml:space="preserve">Simon Bilodeau-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112 (5), pp.1164-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681185v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity reduces variability in sapling survival under drought</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arsène Druel</w:t>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bilodeau-Gauthier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14294⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537567v1</w:t>
+                <w:t xml:space="preserve">hal-04665786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between beech and oak seedlings can modify the effects of hotter droughts and the onset of hydraulic failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Eugénie Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Janisse Deluigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Didion-Gency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.1021-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665786v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree growth strategies mediate drought resistance in species-diverse forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (11), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpae141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan hydrique et suivi du cycle de l’eau à l’échelle de l’écosystème forestier : les mesures du réseau ICOS France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (1), pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+                <w:t xml:space="preserve">Living on the edge – physiological tolerance to frost and drought explains range limits of 35 European tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Larter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, e07528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04620699v1</w:t>
+                <w:t xml:space="preserve">hal-04843606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living on the edge – physiological tolerance to frost and drought explains range limits of 35 European tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Larter</w:t>
+                <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195 (4), pp.2668-2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.07528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04843606v1</w:t>
+                <w:t xml:space="preserve">hal-04620699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Torres-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Decarsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haben Blondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is a seasonally reduced growth potential a convergent strategy to survive drought and frost in plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel de Càceres</w:t>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (2), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04047940v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a seasonally reduced growth potential a convergent strategy to survive drought and frost in plants?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
+                <w:t xml:space="preserve">Jean‐luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Càceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac153⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03963119v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future expansion, seasonal lengthening and intensification of fire activity under climate change in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (1), pp.4-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/WF22103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geophysical toolbox applied to forest ecosystems – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon D Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamini Singha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 899, pp.165503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEDFATE 2.9.3: a trait-enabled model to simulate Mediterranean forest function and dynamics at regional scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel de Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Molowny-Horas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Martínez-Vilalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (11), pp.3165-3201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-16-3165-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Stomatal Model to Rule Them All? Toward Improved Representation of Carbon and Water Exchange in Global Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin de Kauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Pitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Medlyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ellsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.e2021MS002761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021MS002761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought acclimation of Quercus ilex leaves improves tolerance to moderate drought but not resistance to severe water stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+                <w:t xml:space="preserve">Small and slow is safe: on the drought tolerance of tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Roussel</w:t>
+                <w:t xml:space="preserve">Leticia Bulascoschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
+                <w:t xml:space="preserve">Lourens Poorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14326⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (8), pp.2622-2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739458v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small and slow is safe: on the drought tolerance of tropical tree species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drought acclimation of Quercus ilex leaves improves tolerance to moderate drought but not resistance to severe water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourens Poorter</w:t>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+                <w:t xml:space="preserve">Amélie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Torres-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16082⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (7), pp.1967-1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554034v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurEau-Ecos v2.0: a trait-based plant hydraulics model for simulations of plant water status and drought-induced mortality at the ecosystem level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (14), pp.5593-5626. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-5593-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable predictions of forest ecosystem functioning require flawless climate forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 311, pp.108703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (2), pp.55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the effect of species mixing on water use and drought stress in Mediterranean forests: A modelling approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765816v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Unravelling the effect of species mixing on water use and drought stress in Mediterranean forests: A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lluís Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.108233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531175v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caution needed with the EU forest plantation strategy for offsetting carbon emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (5), pp.733-735. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11056-020-09830-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of stem and leaf traits define different strategies to regulate water loss and tolerance ranges to aridity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Choat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230 (2), pp.497-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.17185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">First evidence of correlation between Evapotranspiration and Gravity at a daily time scale from two vertically spaced superconducting gravimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (4), pp.955-975. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (24), pp.e2021GL096579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL096579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084037v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of correlation between Evapotranspiration and Gravity at a daily time scale from two vertically spaced superconducting gravimeters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond forest succession: a gap model to study ecosystem functioning and tree community composition under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon D. Carrière</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL096579⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.955-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494887v1</w:t>
+                <w:t xml:space="preserve">hal-03084037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01052-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03321323v1</w:t>
+                <w:t xml:space="preserve">hal-03226439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Heikki Hänninen</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13223218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01052-5⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03226439v1</w:t>
+                <w:t xml:space="preserve">hal-03467435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fargeon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13223218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03467435v1</w:t>
+                <w:t xml:space="preserve">hal-03321323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134332⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (3), pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02283729v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. de Caceres</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruffault</w:t>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.134332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03169417v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural forest dynamics have more influence than climate change on the net ecosystem production of a mixed Mediterranean forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jecolmodel.2019.108921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 468, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03166425v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Varela</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.S. Barigah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769656v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pin d'Alep : évolution, acclimatation et adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (1), pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pin d'Alep : évolution, acclimatation et adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, T. XLI, (1), pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Le plan de reboisement a besoin de temps pour l’acquisition du matériel végétal adapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forestopic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937698v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan de reboisement a besoin de temps pour l’acquisition du matériel végétal adapté</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestopic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784824v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme expérimentale de Font-Blanche Un site dédié au suivi à long terme du bilan de carbone et d’eau d’une forêt mixte méditerranéenne de pin d’Alep et de chêne vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marloie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XLI, (4), pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, pp.105349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cautionary Note Regarding the Use of Cumulative Burnt Areas for the Determination of Fire Danger Index Breakpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.254 - 258. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF18056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur la sensibilité à la sécheresse par la sylviculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 249, pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the minimum leaf conductance: its role in models of plant water use, and ecological and environmental controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remko A. Duursma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 221 (2), pp.693-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is the effect of live fuel moisture content on fire rate of spread underestimated in field experiments in shrublands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (2), pp.127 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/WF18091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating daily meteorological data and downscaling climate models over landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victor Granda</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627732v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating daily meteorological data and downscaling climate models over landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Granda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.186 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623367v1</w:t>
+                <w:t xml:space="preserve">hal-02627732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (4), pp.304-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02082432v1</w:t>
+                <w:t xml:space="preserve">hal-02623367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (2), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-018-0729-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme wildfire events are linked to global-change-type droughts in the northern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), pp.847 - 856. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-18-847-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of microwave remote sensing for monitoring live fuel moisture content in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianguang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 205, pp.210-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2017.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inconvenient truth about xylem resistance to embolism in the model species for refilling Laurus nobilis L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Brodribb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (3), pp.88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-018-0768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">correction to &amp;quot;Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996 (vol 75, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0744-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), pp.65-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant resistance to drought depends on timely stomatal closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (11), pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre comment les plantes survivent aux sécheresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA - Communiqués de presse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19/09/2017, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do leaf and ecosystem measures of water-use efficiency compare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda E. Medlyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin G. de Kauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Shih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remko A. Duursma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Epub ahead of print (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.14626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control of carbon allocation matters for modelling forest growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Xylem resistance to embolism: presenting a simple diagnostic test for the open vessel artefact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Choat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 214 (1), pp.180-193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14320⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 215 (1), pp.489-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594822v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylem resistance to embolism: presenting a simple diagnostic test for the open vessel artefact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t>
+                <w:t xml:space="preserve">Environmental control of carbon allocation matters for modelling forest growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 215 (1), pp.489-499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14589⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 214 (1), pp.180-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518575v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Hydraulic Vulnerability Segmentation and Lack of Xylem Refilling under Tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Torres-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Choat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172 (3), pp.1657-1668. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth duration is a better predictor of stem increment than carbon supply in a mediterranean oak forest: implications for assessing forest productivity under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morine Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 207 (3), pp.579-590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.13400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur les risques en forêt : le cas de l'incendie et de ses interactions avec la sécheresse et les pullulations d'insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.29-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.4622684825197546E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic of the annual carbon allocation to wood in European tree species is consistent with a combined source-sink limitation of growth: implications for modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (9), pp.2773-2790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-12-2773-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la recharge des hydrosystèmes karstiques à l’échelle de la parcelle : modélisation et analyse de corrélation - Site du Laboratoire souterrain à bas bruit de Rustrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariotte Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.72-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing climate models using an impact model: what are the advantages?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Leadley</w:t>
+                <w:t xml:space="preserve">Optimal stomatal behaviour around the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Shih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda E. Medlyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remko A. Duursma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">I. Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Dell’aquila</w:t>
+                <w:t xml:space="preserve">Han Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 131 (4), pp.649-661. </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.459 - 464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-015-1412-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01145966v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal stomatal behaviour around the world</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing climate models using an impact model: what are the advantages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Colin Prentice</w:t>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Wan</w:t>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate2550⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131 (4), pp.649-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-015-1412-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557450v1</w:t>
+                <w:t xml:space="preserve">insu-01145966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem CO2 efflux and its contribution to ecosystem CO2 efflux decrease with drought in a Mediterranean forest stand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Projecting future drought in mediterranean forests: bias correction of climate models matters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2014.04.012⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (1-2), pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-013-0992-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641001v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projecting future drought in mediterranean forests: bias correction of climate models matters!</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">How drought severity constrains gross primary production(GPP) and its partitioning among carbon pools in a &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; coppice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morine Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-013-0992-z⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (23), pp.6855-6869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-6855-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633804v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How drought severity constrains gross primary production(GPP) and its partitioning among carbon pools in a &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; coppice?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Stem CO2 efflux and its contribution to ecosystem CO2 efflux decrease with drought in a Mediterranean forest stand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morine Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Carmen del Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-6855-2014⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2014.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641339v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of management on forest growth across France: insights from a new functional-structural model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (4), pp.779-793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcu059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reliable are methods to assess xylem vulnerability to cavitation? The issue of ‘open vessel’ artifact in oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (8), pp.894-905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpu059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestational methyl donor deficiency alters key proteins involved in neurosteroidogenesis in the olfactory bulbs of newborn female rats and is associated with impaired olfactory performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Hajj Chehadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (06), pp.1021 - 1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114513003553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectomycorrhizal fungal diversity in &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; Mediterranean woodlands: variation among sites and over soil depth profiles in hyphal exploration types, species richness and community composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13199-013-0252-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temporal response to drought in a mediterranean evergreen tree: comparing a regional precipitation gradient and a throughfall exclusion experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Rodriguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (8), pp.2413-2426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.12215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regional responses in drought length, intensity and timing to recent climate changes in a Mediterranean forested ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (1-2), pp.103-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-012-0559-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas exchange and leaf aging in an evergreen oak: causes and consequences for leaf carbon balance and canopy respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Rodriguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (4), pp.464-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tps020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic sensitivity to drought varies among populations of &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; along a rainfall gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Rodriguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.25-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP11090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do photosynthetic limitations of evergreen &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; leaves change with long-term increased drought severity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.863-875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02112.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12766,91 +12787,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and adaptation of forests to climate change: towards a water-centred approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-Stpaul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Environmental Sciences. AMU - Aix Marseille Université, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05188603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12860,5410 +12881,5410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can passive electrical signals tell us about tree transpiration? One year of self-potential observation at three test sites in a Mediterranean Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiyan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon D Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e151930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social-ecological modelling as a boundary object to implement inter- and transdisciplinary approaches of forests in transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-Saint-Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Forêts en transition. Concepts, méthodes, mesures et prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban soils as interdisciplinary archives of urban co-evolution – informing historical analysis and ecohydrological modelling: A case study of Gaußbergpark, Braunschweig, Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Gillefalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhan Özgen-Xian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Rickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Weigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke Neber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, VIENNE, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau-Ecos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence cycle “Forêt, sol et eau, des alliés naturels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Forêt Méditerranéenne, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+                <w:t xml:space="preserve">Analysis influence of evapotranspiration on superconducting gravity signal at daily time step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108386v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis influence of evapotranspiration on superconducting gravity signal at daily time step</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217446v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196152v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean trees vulnerability to climate change will not be minimized through hydraulic safety traits adjustments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Rodriguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking evapotranspiration from gravity variations using two vertically distributed superconducting gravimeters at daily time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First OZCAR TERENO International Conference, Advancing Critical Zone science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Parizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impacts of the summer 2019 heatwave on ecosystem functioning inferred from ICOS flux towers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fléchard Chris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Carbon Observation System, Sep 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36408.39689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789051v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196121v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2019, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563512v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water isotope monitoring to study transpiration and tree drought responses on Mediterranean karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAH international congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDSURF Effet de la réduction de la surface foliaire sur la sensibilité des arbres à la sécheresse. Approches empirique et fonctionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFORCE 2019 Forêt et changement climatique : accompagner la décision d’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pin d'Alep: évolution, acclimatation et adaptation au changement climatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+                <w:t xml:space="preserve">Application of pneumatic method to build vulnerability curves in solitary vesselled trees: Assessement of vulnerability to cavitation of three Eucalyptus mature tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Bâtir demain avec le pin d’Alep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Forêt PACA. FRA., Jul 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference “Adapting forests ecosystems and wood products to biotic and abiotic stress”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Union Marie-Curie project TOPWOOD., Mar 2019, Bariloche, Argentina. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788882v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of pneumatic method to build vulnerability curves in solitary vesselled trees: Assessement of vulnerability to cavitation of three Eucalyptus mature tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Le Pin d'Alep: évolution, acclimatation et adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference “Adapting forests ecosystems and wood products to biotic and abiotic stress”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Union Marie-Curie project TOPWOOD., Mar 2019, Bariloche, Argentina. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque : Bâtir demain avec le pin d’Alep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Forêt PACA. FRA., Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089531v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural forest dynamics have more influence than climate change on the net ecosystem production of a mixed Mediterranean forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society for Ecological Modelling Global Conference 2019 (ISEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Salzburg (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">Assessing the increase in wildfire activity with climate change in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Boulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+                <w:t xml:space="preserve">Miquel de Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">99th American Meteorological Society Annual Meeting, AMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">6. International Fire Behaviour and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Wildland Fire. USA., Apr 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448845v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the increase in wildfire activity with climate change in Southern France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel de Caceres</w:t>
+                <w:t xml:space="preserve">Gérard Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Fire Behaviour and Fuels Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Wildland Fire. USA., Apr 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">99th American Meteorological Society Annual Meeting, AMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154472v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the vegetation optical depth index on monitoring fire risk in the mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Geoscience and Remote Sensing Symposium (IGARS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.5883-5886, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of climate change and silviculture on growth, carbon sequestration and mortality risk on 9 species at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts on forest fires : INRA contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSTAFOR Forest fire workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Jul 2017, Aix-en-Provence, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Velluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Modélisation du Fonctionnement des Surfaces Continentales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer les variations de réponse inter-individuelles des arbres face à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 41e Journées Scientifiques du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, ST Michel l'observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using x-ray microtomography to assess refilling after drought-induced embolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICTMS., Jun 2017, Lund, Sweden. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on wildfires: where do the greatest uncertainties lie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact des changements climatiques en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of karst hydrosystem recharge at the parcel scale, using modeling and correlation analysis - Low Noise Underground Laboratory of Rustrel site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse fonctionnelle des forêts méditerranéennes à la sécheresse : du suivi expérimental aux simulations sous changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt Corse face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes modelling applied to evaluation of karst hydrosystem recharge at the stand scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking plant's stomatal behavior</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t>
+              <w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739900v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for land-use selection bias in tree species distribution models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t>
+              <w:t xml:space="preserve">International Conference on Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837333v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for land-use selection bias in tree species distribution models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Rethinking plant's stomatal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Leadley</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Natural Resource Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799084v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural species distribution models contrast tree responses to land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilis WorkShop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilité des arbres à la sécheresse et mécanismes d’acclimatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Impact de l’anthropisation et des changements climatiques sur les arbres forestiers : du fondamental à l’appliqué, un dialogue entre science et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747225v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des arbres à la sécheresse et mécanismes d’acclimatation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drobinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact de l’anthropisation et des changements climatiques sur les arbres forestiers : du fondamental à l’appliqué, un dialogue entre science et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France. 33 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807445v1</w:t>
+                <w:t xml:space="preserve">hal-02747225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives carbon allocation to stem and fine roots in a mature coppice of &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; in the Mediterranean? A data model analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on funtional structural plant models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747216v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">What drives carbon allocation to stem and fine roots in a mature coppice of &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; in the Mediterranean? A data model analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morine Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
+              <w:t xml:space="preserve">7th international conference on funtional structural plant models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807367v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parc naturel régional de la Sainte-Baume face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cheylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darmuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dolisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GREC-SUD. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet REDSURF : Peut-on rendre les forêts moins sensibles à la sécheresse par la sylviculture ? Effet de la réduction de la surface foliaire et de sa répartition dans le peuplement. Approches empirique et fonctionnelle.Rapport final d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18273,611 +18294,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Idol with feet of clay »:Reliable predictions of forest ecosystem functioning require flawless climate forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index insurance for coping with drought-induced risk of production losses in French forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Wildfire occurrence in response to Global Change type Droughts in the Northern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Damesin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475505v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18887,919 +18908,919 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurEau-Ecos-FMC: mechanistic modelling of fuel moisture content (FMC) at leaf and canopy scale under extreme drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. X. Viegas &amp; L.M. Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1318-1322, 2022, 978-989-26-2297-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lengthening, expansion and intensification of future fire activities in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. X. Viegas &amp; L.M. Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1198-1203, 2022, 978-989-26-2297-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles d'experts : forêt et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">institut pour la forêt Méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel de Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1919 p, 2018, 9789892616506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-Induced Oak Decline-Factors Involved, Physiological Dysfunctions, and Potential Attenuation by Forestry Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Rodriguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Sancho-Knapik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan G. Mcdowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oaks Physiological Ecology. Exploring the Functional Diversity of Genus Quercus L.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7 (1. ed), Springer International Publishing AG, 547 p., 2017, Tree Physiology (Springer), 978-3-319-69099-5; 978-3-319-69098-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-69099-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-Based Vegetation Models Improve Karst Recharge Simulation Under Mediterranean Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroKarst 2016, Neuchâtel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 12, Editions Springer, 2017, Advances in Karst Science, 978-3-319-45464-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19809,1983 +19830,1983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts et changement climatique : comprendre et modéliser le fonctionnement hydrique des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 144 p., 2022, Synthèses, 978-2-7592-3457-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3458-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03694507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal forecast of land indicators for decision-making in the field of agriculture, forestry and hydrology </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Kamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple hydraulic traits plasticity to drought : influence on whole plant functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity in leaf hydraulic traits and water relations in Mediterranean evergreen Quercus ilex subjected to long-term rainfall exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garcia de Jalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2019, Géophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Vegetation Fraction Cover of French Mediterranean Forests for Evapotranspiration and Water Stress Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Olioso</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Olioso</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Velluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic of annual carbon allocation to wood in european forests is consistent with a combined source-sink limitation of growth: Implications on growth simulations in a terrestrial biosphere model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Plant hydraulic: new insights brought by HRCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamel Soudani</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Choat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, United States. 2015, AGU Fall Meeting Abstracts</w:t>
+              <w:t xml:space="preserve">Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA - Université de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740605v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulic: new insights brought by HRCT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The dynamic of annual carbon allocation to wood in european forests is consistent with a combined source-sink limitation of growth: Implications on growth simulations in a terrestrial biosphere model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylem International Meeting</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 86 p., 2015, Xylem International Meeting</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, United States. 2015, AGU Fall Meeting Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742453v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic of annual carbon allocation to wood in european forests is consistent with a combined source-sink limitation of growth: Implications on growth simulations in a terrestrial biosphere model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Francisco, United States. 2014, AGU Fall Meeting Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering 's'marts from 'r'ubbish VCs : going further the matter of letters ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin St-Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Napoli, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190330v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04196131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Pin d’Alep.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin brutia (&amp;lt;i&amp;gt;Pinus brutia&amp;lt;/i&amp;gt; Ten.) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pichot</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03665839v1</w:t>
+                <w:t xml:space="preserve">hal-04811514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin brutia (&amp;lt;i&amp;gt;Pinus brutia&amp;lt;/i&amp;gt; Ten.) (2ème édition)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Pin d’Alep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811514v1</w:t>
+                <w:t xml:space="preserve">hal-03665839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Pin brutia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin d'Alep (Pinus halepensis) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the ascent of sap in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Choat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21795,131 +21816,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre comment les plantes survivent aux sécheresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId592"/>
+      <w:footerReference w:type="default" r:id="rId593"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21987,51 +22008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67357449"/>
+    <w:nsid w:val="BF1E6AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22218,51 +22239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-martin-inrae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7574-0108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cabon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Castells" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02830-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04727524v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2997-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hernando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Binks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez-Vilalta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15409" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Serrano-Le&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Glenz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steurer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schnabel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70394" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70718" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenickson R. S. Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhuan L. M. Maciel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali R. Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Campoe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Mas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janisse Deluigi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Didion-Gency" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19358" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae141" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07528" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04186104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamini Singha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165503" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235399v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Molowny-Horas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3165-2023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842122v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Kauwe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pitman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Medlyn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ellsworth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002761" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roussel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14326" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bulascoschi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens Poorter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16082" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108703" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108233" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Choat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17185" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096579" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627808v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecolmodel.2019.108921" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610721v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627387v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Blackman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15395" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629191v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ruffault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18091" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627732v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.08.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629118v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-847-2018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288736v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Corso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Brodribb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0768-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607234v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12851" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666922v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606915v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E. Medlyn" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. de Kauwe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Shih Lin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14626" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14320" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518575v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14589" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873315v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01079" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638894v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13400" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637886v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2773-2015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145966v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1412-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557450v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2550" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641001v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen del Rey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.04.012" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633804v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-013-0992-z" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641339v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6855-2014" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268996v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu059" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636079v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Longepierre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu059" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688804v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj Chehadeh" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daval" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003553" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643639v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Shahin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-013-0252-0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648138v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vogt-Schilb" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12215" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7B17K5K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652415v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0559-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BC4QMB6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644645v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Jaeger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps020" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648705v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11090" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665257v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02112.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05188603v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Stpaul" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403624v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151930" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665597v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cholez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Saint-Paul" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602349v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gillefalk" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan &#214;zgen-Xian" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Rickert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Weigl" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Neber" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14961" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108385v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217446v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-366" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558182v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788882v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089531v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fernandez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212016v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448845v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738206v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519201" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606916v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603309v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913028v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315558v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739900v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799084v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807445v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747216v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991481v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bergeot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmuzey" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dolisi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791401v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394501v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895053v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trigo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786906v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/wp-content/uploads/2019/02/Livret_Foret-Paroles-dexperts_VF.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789515v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan G. Mcdowell" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69099-5_13" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283464v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu2019.eu/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740605v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742453v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Choat" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740491v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190330v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin St-Paul" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196131v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10164" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665839v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665853v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852563v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608924v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-martin-inrae" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7574-0108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tsAWW8wAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494963v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cabon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Castells" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02830-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04727524v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyan Hu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2997-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prevosto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hernando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Binks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez-Vilalta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Serrano-Le&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Glenz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steurer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schnabel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenickson R. S. Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhuan L. M. Maciel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali R. Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Campoe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf089" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14294" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Mas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janisse Deluigi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Didion-Gency" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19358" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae141" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07528" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04186104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamini Singha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165503" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Molowny-Horas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3165-2023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Kauwe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pitman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Medlyn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ellsworth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002761" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bulascoschi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens Poorter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16082" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roussel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14326" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108703" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765816v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Choat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17185" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096579" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13760" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627808v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecolmodel.2019.108921" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610721v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909707v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746435v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394661v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627387v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Blackman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15395" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629191v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ruffault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18091" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627732v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.08.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629118v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-847-2018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288736v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Corso" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Brodribb" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0768-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607234v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12851" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666922v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606915v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E. Medlyn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. de Kauwe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Shih Lin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14626" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518575v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14589" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594822v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14320" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873315v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01079" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638894v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13400" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637886v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2773-2015" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2550" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145966v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1412-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633804v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-013-0992-z" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641339v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6855-2014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641001v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen del Rey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.04.012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268996v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu059" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636079v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Longepierre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu059" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688804v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj Chehadeh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daval" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003553" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643639v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Shahin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-013-0252-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648138v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vogt-Schilb" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12215" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7B17K5K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652415v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0559-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BC4QMB6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644645v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Jaeger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps020" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648705v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11090" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665257v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02112.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05188603v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Stpaul" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403624v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151930" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665597v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cholez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Saint-Paul" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602349v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gillefalk" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan &#214;zgen-Xian" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Rickert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Weigl" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Neber" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14961" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108385v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217446v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-366" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558182v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737694v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089531v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fernandez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788882v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212016v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448845v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738206v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519201" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606916v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603309v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913028v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315558v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799084v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739900v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807445v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747216v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991481v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bergeot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmuzey" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dolisi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791401v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394501v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895053v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trigo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786906v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/wp-content/uploads/2019/02/Livret_Foret-Paroles-dexperts_VF.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789515v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan G. Mcdowell" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69099-5_13" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694507v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/188/9782759234585/forets-et-changement-climatique" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3458-5" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196131v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10164" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283464v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu2019.eu/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742453v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Choat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740605v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740491v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190330v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin St-Paul" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665839v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665853v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852563v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608924v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>