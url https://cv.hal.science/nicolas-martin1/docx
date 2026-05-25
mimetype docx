--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -66,1137 +66,1137 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les temps au passé. Regards croisés sur la notion de temps dans les sciences du passé, 10e Journée des doctorant·e·s de la FSAB [Livret des résumés]</w:t>
+                <w:t xml:space="preserve">Biological Affinities of Ibero-Maurusian Populations from Taforalt and Afalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bocquel</w:t>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Culioli</w:t>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gravier</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Iuliano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appréhender les temps au passé. Regards croisés sur la notion de temps dans les sciences du passé</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">ESHE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321694v1</w:t>
+                <w:t xml:space="preserve">hal-05343304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender les temps au passé. Regards croisés sur la notion de temps dans les sciences du passé, 10e Journée des doctorant·e·s de la FSAB [Livret des résumés]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Camille Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Velemínský</w:t>
+                <w:t xml:space="preserve">Julien Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
+                <w:t xml:space="preserve">Adriana Iuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Varadzinová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Honegger</w:t>
+                <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t>
-[...254 lines deleted...]
-                <w:t xml:space="preserve">hal-05346365v1</w:t>
+              <w:t xml:space="preserve">Appréhender les temps au passé. Regards croisés sur la notion de temps dans les sciences du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Pessac, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Velemínský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Thibeault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Varadzinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanley Ambrose</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05067931v1</w:t>
+              <w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the late prehistoric occupation in the western part of Jebel Sabaloka in central Sudan: findings of the 2022 field campaign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Varadzinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley H Ambrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prague Egyptological Studies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05343570v1</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Los angeles, France. pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hunter‐gatherers to food producers: New dental insights into the Nile Valley population history (Late Paleolithic–Neolithic)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une utilisation bifamiliale d’un cimetière paléochrétien du nord de l'Islande ? Étude de la morphologie dentaire des individus d’Hofstaðir (Xe - XIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hildur Gestsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04577011v1</w:t>
+              <w:t xml:space="preserve">34e colloque du GALF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Affinities of Ibero-Maurusian Populations from Taforalt and Afalou</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Colard</w:t>
+                <w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Varadzinová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Usai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanley Ambrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE 2025</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2419122122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of the late prehistoric occupation in the western part of Jebel Sabaloka in central Sudan: findings of the 2022 field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Varadzinová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Varadzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343304v1</w:t>
+                <w:t xml:space="preserve">Hassan Saddam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prague Egyptological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From hunter‐gatherers to food producers: New dental insights into the Nile Valley population history (Late Paleolithic–Neolithic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Varadzinová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley H Ambrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1501,51 +1501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuliano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildur Gestsd&#243;ttir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Varadzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saddam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuliano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildur Gestsd&#243;ttir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Varadzin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saddam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>