--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -817,196 +817,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des entreprises et économie circulaire : pour une nécessaire clarification</w:t>
+                <w:t xml:space="preserve">Les entreprises de boissons et la consignation dans l’histoire : une comparaison européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110 (1), pp.6-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.110.0006⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 110 (1), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.110.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171269v1</w:t>
+                <w:t xml:space="preserve">hal-04171290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises de boissons et la consignation dans l’histoire : une comparaison européenne</w:t>
+                <w:t xml:space="preserve">Histoire des entreprises et économie circulaire : pour une nécessaire clarification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110 (1), pp.69-86. </w:t>
+              <w:t xml:space="preserve">, 2023, 110 (1), pp.6-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.110.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.110.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171290v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The True Revolution of 1968: Mineral Water Trade and the Early Proliferation of Plastic, 1960s–1970s</w:t>
               </w:r>
@@ -1261,51 +1261,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1441,332 +1441,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fouet de Perpignan</w:t>
+                <w:t xml:space="preserve">Building its reputation in different normative contexts : Bottled mineral waters in Europe in the 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elise Lusset; Isabelle Poutrin. </w:t>
+              <w:t xml:space="preserve">Philippe Meyzie, Stefano Magagnoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.342-344, 2022, 978-2-13-081898-4</w:t>
+              <w:t xml:space="preserve">Réputations et marché. Produits, origines et marques : perspectives historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.149-164, 2022, Histoire et civilisations, 978-2-7574-3560-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650192v1</w:t>
+                <w:t xml:space="preserve">hal-03657404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau gazeuse</w:t>
+                <w:t xml:space="preserve">La ville contemporaine des années 1950 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre Singaravélou, Sylvain Venayre (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Poujade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’épicerie du monde, La mondialisation par les produits alimentaires du XVIIIe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, pp.52-55, 2022, 978-2-213-72143-9</w:t>
+              <w:t xml:space="preserve">Nouvelle histoire de Perpignan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trabucaire Edicions, pp.477-504, 2022, 978-2-84974-309-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840312v1</w:t>
+                <w:t xml:space="preserve">hal-04171370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville contemporaine des années 1950 à nos jours</w:t>
+                <w:t xml:space="preserve">L'eau gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Patrice Poujade. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Singaravélou, Sylvain Venayre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle histoire de Perpignan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trabucaire Edicions, pp.477-504, 2022, 978-2-84974-309-6</w:t>
+              <w:t xml:space="preserve">L’épicerie du monde, La mondialisation par les produits alimentaires du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.52-55, 2022, 978-2-213-72143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171370v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building its reputation in different normative contexts : Bottled mineral waters in Europe in the 19th Century</w:t>
+                <w:t xml:space="preserve">Le fouet de Perpignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Meyzie, Stefano Magagnoli. </w:t>
+              <w:t xml:space="preserve">Elise Lusset; Isabelle Poutrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réputations et marché. Produits, origines et marques : perspectives historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.149-164, 2022, Histoire et civilisations, 978-2-7574-3560-1</w:t>
+              <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.342-344, 2022, 978-2-13-081898-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657404v1</w:t>
+                <w:t xml:space="preserve">hal-03650192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un second XIXe siècle prospère</w:t>
               </w:r>
@@ -1974,90 +1974,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polítiques memorials, fronteres i turisme de memòria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.7-8, 2017, Études, 978-84-8424-607-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La SHEM dans la vallée de la Têt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Société hydro-électrique du Midi : SHEM : l'énergie grandeur nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Privat, pp.28-49, 2015, 9782708983663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2067,117 +2136,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Catalogne au Pays Basque : les autonomies espagnoles en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trépier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2187,117 +2256,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fin sans fin. La lente agonie de la station du Puigmal, idéal-type de l’effacement des petites stations de sports d’hiver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2307,124 +2376,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la valorisation du patrimoine industriel dans les Pyrénées –Orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Archéologie et le patrimoine industriels dans le Bas-Languedoc oriental des années Colbert aux années Pompidou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Chamboredon ; François Pugnière, Apr 2013, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2434,168 +2503,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FERMAPYR: L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans/Antiquité-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2663,51 +2732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="837ED1D9"/>
+    <w:nsid w:val="53B65B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2894,51 +2963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-marty-noell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5163-2695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058616578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poujade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02419164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03162167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.11343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.120.0141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/eha.2024.36.87-124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03481038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007680520000549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boulin," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner-Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03494608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zug-2005-0206" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Loyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01385244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-marty-noell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5163-2695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058616578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poujade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02419164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03162167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.11343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.120.0141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/eha.2024.36.87-124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03481038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007680520000549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boulin," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner-Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03494608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zug-2005-0206" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Loyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01385244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>