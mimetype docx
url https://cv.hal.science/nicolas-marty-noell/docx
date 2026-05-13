--- v1 (2026-04-13)
+++ v2 (2026-05-13)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -411,105 +411,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consommateurs et consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Perpignan, pp.336, 2015, Études, 978-2-35412-248-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.4728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cadre de vie, équipement, santé dans les sociétés méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Goger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Perpignan, 2005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.11343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -519,1734 +603,1825 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relance d’une extraction minière stratégique dans la mobilisation de guerre : la SOPYFER en 1939-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, n° 120 (3), pp.141-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/eh.120.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poblament i despoblament a la Catalunya del Nord, segles xix i xx: un estat de la qüestió</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudis d'història agrària</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, pp.87-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1344/eha.2024.36.87-124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivoter vers l’économie circulaire : trajectoires et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (110), pp.121-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.110.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises de boissons et la consignation dans l’histoire : une comparaison européenne</w:t>
+                <w:t xml:space="preserve">Histoire des entreprises et économie circulaire : pour une nécessaire clarification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110 (1), pp.69-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.110.0069⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 110 (1), pp.6-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.110.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171290v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des entreprises et économie circulaire : pour une nécessaire clarification</w:t>
+                <w:t xml:space="preserve">Les entreprises de boissons et la consignation dans l’histoire : une comparaison européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110 (1), pp.6-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.110.0006⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 110 (1), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.110.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171269v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The True Revolution of 1968: Mineral Water Trade and the Early Proliferation of Plastic, 1960s–1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94 (3), pp.483-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007680520000549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des organismes de gestion de destination (OGD): Une approche par l'efficience appliquée aux offices de tourisme du Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boulin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peypoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrier, Kriegswirtschaft und Kriegsverpflichtung der Arbeitskräfte (1939–1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Unternehmensgeschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (2), pp.197-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/zug-2005-0206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un premier XXe siècle entre promesses et drames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Poujade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de Perpignan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trabucaire Edicions, pp.444-477, 2022, 978-2-84974-309-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpignan de la Révolution aux années 1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Poujade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de Perpignan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edicions Trabucayre, pp.357-403, 2022, 978-2-84974-309-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building its reputation in different normative contexts : Bottled mineral waters in Europe in the 19th Century</w:t>
+                <w:t xml:space="preserve">La ville contemporaine des années 1950 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe Meyzie, Stefano Magagnoli. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Poujade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réputations et marché. Produits, origines et marques : perspectives historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.149-164, 2022, Histoire et civilisations, 978-2-7574-3560-1</w:t>
+              <w:t xml:space="preserve">Nouvelle histoire de Perpignan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trabucaire Edicions, pp.477-504, 2022, 978-2-84974-309-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657404v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville contemporaine des années 1950 à nos jours</w:t>
+                <w:t xml:space="preserve">L'eau gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Patrice Poujade. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Singaravélou, Sylvain Venayre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle histoire de Perpignan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trabucaire Edicions, pp.477-504, 2022, 978-2-84974-309-6</w:t>
+              <w:t xml:space="preserve">L’épicerie du monde, La mondialisation par les produits alimentaires du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.52-55, 2022, 978-2-213-72143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171370v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau gazeuse</w:t>
+                <w:t xml:space="preserve">Le fouet de Perpignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Singaravélou, Sylvain Venayre (dir.). </w:t>
+              <w:t xml:space="preserve">Elise Lusset; Isabelle Poutrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’épicerie du monde, La mondialisation par les produits alimentaires du XVIIIe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, pp.52-55, 2022, 978-2-213-72143-9</w:t>
+              <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.342-344, 2022, 978-2-13-081898-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840312v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fouet de Perpignan</w:t>
+                <w:t xml:space="preserve">Building its reputation in different normative contexts : Bottled mineral waters in Europe in the 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elise Lusset; Isabelle Poutrin. </w:t>
+              <w:t xml:space="preserve">Philippe Meyzie, Stefano Magagnoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.342-344, 2022, 978-2-13-081898-4</w:t>
+              <w:t xml:space="preserve">Réputations et marché. Produits, origines et marques : perspectives historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.149-164, 2022, Histoire et civilisations, 978-2-7574-3560-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650192v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un second XIXe siècle prospère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Poujade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de Perpignan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trabucaires Edicions, pp.404-443, 2022, 978-2-84974-309-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producteurs, grossistes et détaillants : les transformations du commerce des eaux embouteillées en France, mi-XIXe-début XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.227-248, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.20134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usines Chefdebien de Prades et Mailloles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle Pernelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan pendant la Première Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions A. Sutton; Archives Ville de Perpignan, pp.113-122, 2018, Comité centenaire 1914-1918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polítiques memorials, fronteres i turisme de memòria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.7-8, 2017, Études, 978-84-8424-607-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La SHEM dans la vallée de la Têt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Société hydro-électrique du Midi : SHEM : l'énergie grandeur nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Privat, pp.28-49, 2015, 9782708983663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consommateurs et consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.7-13, 2015, Études, 978-2-35412-248-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.4728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Catalogne au Pays Basque : les autonomies espagnoles en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trépier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2256,117 +2431,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fin sans fin. La lente agonie de la station du Puigmal, idéal-type de l’effacement des petites stations de sports d’hiver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2376,124 +2551,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la valorisation du patrimoine industriel dans les Pyrénées –Orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Archéologie et le patrimoine industriels dans le Bas-Languedoc oriental des années Colbert aux années Pompidou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Chamboredon ; François Pugnière, Apr 2013, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2503,168 +2678,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FERMAPYR: L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans/Antiquité-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2732,51 +2907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53B65B0C"/>
+    <w:nsid w:val="9F8B8FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2963,51 +3138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-marty-noell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5163-2695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058616578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poujade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02419164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03162167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.11343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.120.0141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/eha.2024.36.87-124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03481038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007680520000549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boulin," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner-Munoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03494608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zug-2005-0206" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Loyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01385244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-marty-noell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5163-2695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058616578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poujade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02419164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Escudero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.4728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03162167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.11343" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.120.0141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/eha.2024.36.87-124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03481038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007680520000549" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boulin," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner-Munoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03494608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zug-2005-0206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tr&#233;pier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Loyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01385244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02564680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>