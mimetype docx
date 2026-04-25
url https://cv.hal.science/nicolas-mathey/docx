--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -329,1485 +329,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pouvoir d'achat contre-pouvoir de marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Repère 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Responsabilité du mandant à raison du dol de son mandataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03590162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pouvoir d'achat contre-pouvoir de marché</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du mandant en raison du dol de son mandataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro 10 (1), pp.267-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.010.0267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence à l'épreuve de l'économie numérique dans le nouveau règlement d'exemption relatif aux restrictions verticales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Repère 3</w:t>
+              <w:t xml:space="preserve">, 2022, Repère 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Responsabilité du mandant en raison du dol de son mandataire</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrales sous haute surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Repère 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du bénéficiaire d’une garantie de passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.154</w:t>
+              <w:t xml:space="preserve">, 2021, pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit privé</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de droits sociaux et vice du consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société, droit et religion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La concurrence à l'épreuve de l'économie numérique dans le nouveau règlement d'exemption relatif aux restrictions verticales</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brandeis : In memoriam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Repère 8</w:t>
+              <w:t xml:space="preserve">, 2021, Repère 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Centrales sous haute surveillance</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les devoirs fiduciaires du banquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, étude 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évolution des exigences de preuve de l'intention dolosive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03371364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revirement de jurisprudence de la première chambre civile en matière de prescription biennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du bénéficiaire d'une garantie de passif : la société cédée peut-elle mettre en uvre la garantie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03332333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort du cautionnement en cas de fusion du créancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02531258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une époque formidable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Repère 4</w:t>
+              <w:t xml:space="preserve">, 2020, Repère 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Louis Brandeis : In memoriam</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la liberté de la négociation commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Repère 9</w:t>
+              <w:t xml:space="preserve">, 2020, Repère 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...374 lines deleted...]
-                <w:t xml:space="preserve">Une époque formidable</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finalités du droit de la concurrence. Essai de téléologie du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Repère 9</w:t>
+              <w:t xml:space="preserve">, 2020, Dossier 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les paradoxes de la liberté de la négociation commerciale</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déséquilibre significatif et appréciation de l’effet d’une clause abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Repère 10</w:t>
+              <w:t xml:space="preserve">, 2019, Repère 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rupture de relations commerciales établies</w:t>
+                <w:t xml:space="preserve">La rupture de relations commerciales établies. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 02, pp.66</w:t>
+              <w:t xml:space="preserve">, 2019, n°2, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450798v1</w:t>
+                <w:t xml:space="preserve">halshs-04139279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rupture de relations commerciales établies. Propos conclusifs</w:t>
+                <w:t xml:space="preserve">La rupture de relations commerciales établies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°2, pp.66</w:t>
+              <w:t xml:space="preserve">, 2019, 02, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04139279v1</w:t>
+                <w:t xml:space="preserve">halshs-02450798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indigestion législative</w:t>
               </w:r>
@@ -6867,51 +6867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A56408D5"/>
+    <w:nsid w:val="042C81F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7098,51 +7098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-mathey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3376-2725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139911v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0267" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139837v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Causse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riffard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bloquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vergne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-mathey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3376-2725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139911v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0267" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139907v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139837v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Causse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riffard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bloquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vergne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>