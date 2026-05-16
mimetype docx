--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -329,2624 +329,2624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du mandant en raison du dol de son mandataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoir d'achat contre-pouvoir de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Repère 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité du mandant à raison du dol de son mandataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03590162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Responsabilité du mandant en raison du dol de son mandataire</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro 10 (1), pp.267-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.010.0267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence à l'épreuve de l'économie numérique dans le nouveau règlement d'exemption relatif aux restrictions verticales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Repère 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revirement de jurisprudence de la première chambre civile en matière de prescription biennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du bénéficiaire d'une garantie de passif : la société cédée peut-elle mettre en uvre la garantie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.154</w:t>
+              <w:t xml:space="preserve">, 2021, 09, pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03332333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du bénéficiaire d’une garantie de passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de droits sociaux et vice du consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrales sous haute surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Repère 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brandeis : In memoriam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Repère 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les devoirs fiduciaires du banquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, étude 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évolution des exigences de preuve de l'intention dolosive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03371364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finalités du droit de la concurrence. Essai de téléologie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déséquilibre significatif et appréciation de l’effet d’une clause abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort du cautionnement en cas de fusion du créancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02531258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une époque formidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Repère 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la liberté de la négociation commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Repère 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rupture de relations commerciales établies. Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°2, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rupture de relations commerciales établies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Repère 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indigestion législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Repère 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux juridiques de la digitalisation du secteur bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société, droit et religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Numéro 10 (1), pp.267-294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sdr.010.0267⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Numéro9 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.009.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La concurrence à l'épreuve de l'économie numérique dans le nouveau règlement d'exemption relatif aux restrictions verticales</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêts en devise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prix et le juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Repère 8</w:t>
+              <w:t xml:space="preserve">, 2018, Repère 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Centrales sous haute surveillance</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangez équilibré !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Repère 4</w:t>
+              <w:t xml:space="preserve">, 2018, Repère 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Détermination du bénéficiaire d’une garantie de passif</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Repère 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une régulation des FinTechs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraude et preuve de la fraude en droit des services de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jour d'après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Repère 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une régulation des Fintechs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en inopposabilité de cessions de parts de commandités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.508</w:t>
+              <w:t xml:space="preserve">, 2013, 07 et 08, pp.436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cession de droits sociaux et vice du consentement</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société fictive : rappel et mise en uvre des critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.574</w:t>
+              <w:t xml:space="preserve">, 2010, 04, pp.781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Vers une évolution des exigences de preuve de l'intention dolosive ?</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opposabilité de la cession de parts de SCI par un créancier social n'est pas soumise à l'article 1865 du code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10, pp.574</w:t>
+              <w:t xml:space="preserve">, 2008, 04, pp.845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Revirement de jurisprudence de la première chambre civile en matière de prescription biennale</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits et libertés fondamentaux des personnes morales de droit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1421</w:t>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Détermination du bénéficiaire d'une garantie de passif : la société cédée peut-elle mettre en uvre la garantie ?</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme prétorienne des règles d'opposabilité des cessions de droits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 09, pp.508</w:t>
+              <w:t xml:space="preserve">, 2008, 02, pp.348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...1621 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02239444v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02239408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la réalité dépasse la fiction</w:t>
               </w:r>
@@ -3380,173 +3380,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annotation du Livre I, titre I et titre IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Leveneur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code de la consommation - Édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2022, 9,78271E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La responsabilité civile du banquier aujourd'hui : Observations conclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Lasserre Capdeville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité civile du banquier aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.269, 2022, 9,78271E+12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139858v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04139857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’article 353 du Code pénal et autres romans de Tanguy Viel : un Finistère policier</w:t>
               </w:r>
@@ -3599,461 +3599,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’île dans les contes de fées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Dissaux, Marine Ranouil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il était une fois..analyse juridique des contes de fées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.241, 2018, 9,78225E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se repentir : proroger, transiger…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux et reflux de la rupture d'une relation commerciale - Application de l'article L.442-6, I, 5° du Code de commerce : excès constatés et modérations possibles. Actes du colloque tenu le 27 novembre 2017 à la Faculté de Droit et Science Politique de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2018, 9,78271E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lecture des Lettres de François Gény à Raymond Saleilles : correspondance établie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Jamin, Frédéric Audren, Sylvain Bloquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres de François Gény à Raymond Saleilles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.639, 2018, 9,78228E+12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publicisation du droit privé dans la pensée juridique française. A propos d’une crise doctrinale (1945-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Alvazzi Del Frate, Sylvain Bloquet, Arnaud Vergne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La summa divisio droit public / droit privé dans l'histoire des systèmes juridiques en Europe (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.209, 2018, 9,78237E+12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immixtion des plateformes dans les contrats - L’uberisation et le droit des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux et reflux de la rupture d'une relation commerciale - Application de l'article L.442-6, I, 5° du Code de commerce : excès constatés et modérations possibles. Actes du colloque tenu le 27 novembre 2017 à la Faculté de Droit et Science Politique de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, 2018, 9,78271E+12</w:t>
+              <w:t xml:space="preserve">Le droit civil à l’ère du numérique. Actes du colloque du Master 2 Droit privé général et du Laboratoire de droit civil - Paris II - 21 avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.9, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des créanciers de l’établissement de crédit en difficulté dans le cadre des procédures judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Barrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traitement des difficultés des établissements bancaire et institutions financières - Approche croisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.281, 2017, 9,78271E+12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139860v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04139837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4685,337 +4685,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fascicule 25 : Période précontractuelle – Offre. Acceptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fascicule 20 : Période précontractuelle – Les négociations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 490 : Billet à ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascicule 20 : Contrat - Formes du contrat - Contrat conclu par voie électronique. Article 1174 à 1177</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139916v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-04139925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes courants d’associés</w:t>
               </w:r>
@@ -5625,717 +5625,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle, banque, finance et assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Quelle régulation pour l’intelligence artificielle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cryptomonnaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain : utopie ou promesse d'avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 353 du Code pénal et autres romans de Tanguy Viel : un finistère policier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’assassinat considéré comme un des arts juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les prêts en devise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les taux d'intérêt bancaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Quelle régulation pour l’intelligence artificielle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque et digitalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécularités, dialogue entre théologiens et juristes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'article 353 du Code pénal et autres romans de Tanguy Viel : un finistère policier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implications juridiques de l'intelligence artificielle : La question de la reconnaissance d'une personnalité juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’assassinat considéré comme un des arts juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire : Quelle régulation pour l’intelligence artificielle ? - Notion d'intelligence artificielle et présentation des thèmes du projet de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Intelligence artificielle, banque, finance et assurance</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les responsabilités au sein de la blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Quelle régulation pour l’intelligence artificielle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Numérique, éthique et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la table ronde sur les cryptomonnaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BlockDays &amp; Ledgerdays # 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139832v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04139829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des délais de paiement</w:t>
               </w:r>
@@ -6867,51 +6867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="042C81F3"/>
+    <w:nsid w:val="770EA505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7098,51 +7098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-mathey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3376-2725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139911v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0267" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139907v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139837v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Causse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riffard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bloquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vergne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-mathey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3376-2725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139911v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0267" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Causse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riffard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bloquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vergne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>