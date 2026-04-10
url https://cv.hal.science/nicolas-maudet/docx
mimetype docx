--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -2901,1873 +2901,1864 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in Cooperative Multi-objective Multi-agent Reinforcement Learning using Expected Utility</w:t>
+                <w:t xml:space="preserve">Partage équitable multi-niveaux avec des utilités additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farès Chouaki</w:t>
+                <w:t xml:space="preserve">Maxime Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515852v1</w:t>
+                <w:t xml:space="preserve">hal-05535080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Online Debate Evolution under Bipolar Gradual Argumentation Semantics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fairness in Cooperative Multi-objective Multi-agent Reinforcement Learning using Expected Utility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caren Al Anaissy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.1528-1539</w:t>
+              <w:t xml:space="preserve">25th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519175v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Categorical Deep Q-Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+                <w:t xml:space="preserve">Explaining Online Debate Evolution under Bipolar Gradual Argumentation Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren Al Anaissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.1528-1539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517093v1</w:t>
+                <w:t xml:space="preserve">hal-05519175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in Cooperative Multi-agent Multi-objective Reinforcement Learning using the Expected Scalarized Return</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Categorical Deep Q-Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3709347.3743906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05410314v1</w:t>
+                <w:t xml:space="preserve">hal-05517093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in quantitative bipolar argumentation frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Thieyre</w:t>
+                <w:t xml:space="preserve">Fairness in Cooperative Multi-agent Multi-objective Reinforcement Learning using the Expected Scalarized Return</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caren Al Anaissy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA250995⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, MI, United States. pp.2469-2471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3709347.3743906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229619v1</w:t>
+                <w:t xml:space="preserve">hal-05410314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing the Impact of Reading Behaviour in Online Debates Under the Lens of Gradual Semantics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Uncertainty in quantitative bipolar argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Thieyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren Al Anaissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Systems and Algorithms for Formal Argumentation (SAFA-24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologna, Italy. pp.1679 - 1686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA250995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715607v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Limited Information Enough? An Approximate Multi-agent Coverage Control in Non-Convex Discrete Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessing the Impact of Reading Behaviour in Online Debates Under the Lens of Gradual Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Thieyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuya Iwase</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jason Marden</w:t>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.898-906</w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Systems and Algorithms for Formal Argumentation (SAFA-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hagen, Germany. pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719138v1</w:t>
+                <w:t xml:space="preserve">hal-04715607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Lack of Locally Envy-Free Allocations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Limited Information Enough? An Approximate Multi-agent Coverage Control in Non-Convex Discrete Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Iwase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Mailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaelle Wilczynski</w:t>
+                <w:t xml:space="preserve">Jason Marden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Spanish AI Society (AEPIA), Oct 2024, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.898-906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670468v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Team Cooperative Co-Evolution for a Multi-Rover Distribution Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining the Lack of Locally Envy-Free Allocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fontbonne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+                <w:t xml:space="preserve">Anaelle Wilczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '23: Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Spanish AI Society (AEPIA), Oct 2024, Santiago de Compostela, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470158v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Notion of Envy Among Groups of Agents in House Allocation Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+                <w:t xml:space="preserve">Adaptive Team Cooperative Co-Evolution for a Multi-Rover Distribution Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA230362⟩</w:t>
+              <w:t xml:space="preserve">GECCO '23: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbon, Portugal. pp.466-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583131.3590500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362578v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explication de recommandations issues d’un modèle additif : de la conceptualisation à l’évaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+                <w:t xml:space="preserve">On the Notion of Envy Among Groups of Agents in House Allocation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Gross-Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Krakow, Poland. pp.924--931, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA230362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108900v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Co-Evolution and Adaptive Team Composition for a Multi-Rover Resource Allocation Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fontbonne</w:t>
+                <w:t xml:space="preserve">Explication de recommandations issues d’un modèle additif : de la conceptualisation à l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Genetic Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-02056-8_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03842174v1</w:t>
+                <w:t xml:space="preserve">hal-04108900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent Dynamics of Gradual Argumentation Semantics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Cooperative Co-Evolution and Adaptive Team Composition for a Multi-Rover Resource Allocation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madrid, Spain. pp.179-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-02056-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584238v2</w:t>
+                <w:t xml:space="preserve">hal-03842174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+                <w:t xml:space="preserve">Multiagent Dynamics of Gradual Argumentation Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dupuis de Tarlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.35-48</w:t>
+              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Auckland (virtual), New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825214v1</w:t>
+                <w:t xml:space="preserve">hal-03584238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-max inference for Possibilistic Rule-Based System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Poli</w:t>
+                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.35-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408909v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Aggregation in the Generalised Unavailable Candidate Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
+                <w:t xml:space="preserve">Min-max inference for Possibilistic Rule-Based System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_3⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg. pp.9494506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ45933.2021.9494506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384439v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential and Swap Mechanisms for Public Housing Allocation with Quotas and Neighbourhood-Based Utilities (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Gross-Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4795,325 +4786,334 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Autonomous Agentsand Multiagent Systems (AAMAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, London / Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Explanations of Possibilistic Inference Decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Baaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSQARU 2021: European Conference on Symbolic and Quantitative Approaches with Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.513-527, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03406884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing and balancing envy among agents using Ordered Weighted Average</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">Preference Aggregation in the Generalised Unavailable Candidate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, University of Toulouse, Nov 2021, Toulouse, France. pp.35-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336026v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence min-max pour un système à base de règles possibilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Baaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,298 +5128,298 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Sorbonne, Oct 2021, Paris, France. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03402616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Aggregation by Dissatisfaction Minimisation in the Unavailable Candidate Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
+                <w:t xml:space="preserve">Minimizing and balancing envy among agents using Ordered Weighted Average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Shams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3463952.3464145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142810v1</w:t>
+                <w:t xml:space="preserve">hal-03336026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair in the Eyes of Others</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">Rank Aggregation by Dissatisfaction Minimisation in the Unavailable Candidate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2021, Online, United Kingdom. pp.1518-1520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3463952.3464145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502545v1</w:t>
+                <w:t xml:space="preserve">hal-03142810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Robust Additive Decision Models: Generation of Mixed Preference-Swaps by Using MILP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5478,476 +5478,476 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Trento (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency, Sequenceability and Deal-Optimality in Fair Division of Indivisible Goods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fair in the Eyes of Others</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Shams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328824v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing options with argument schemes powered by cancellation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Efficiency, Sequenceability and Deal-Optimality in Fair Division of Indivisible Goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Joint Conference on Artificial Intelligence (IJCAI-19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133034v1</w:t>
+                <w:t xml:space="preserve">hal-02328824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner les sémantiques à base d'extensions et les sémantiques à base de classement en argumentation abstraite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+                <w:t xml:space="preserve">Comparing options with argument schemes powered by cancellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Joint Conference on Artificial Intelligence (IJCAI-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, Macau SAR China. pp.1537-1543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301982v1</w:t>
+                <w:t xml:space="preserve">hal-02133034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency, Sequenceability and Deal-Optimality in Fair Division of Indivisible Goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,1123 +5966,1114 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing and balancing envy among agents using Ordered Weighted Average</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">Combiner les sémantiques à base d'extensions et les sémantiques à base de classement en argumentation abstraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.175-182</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302957v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in Multiagent Resource Allocation with Dynamic and Partial Observations: Extended Abstract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing and balancing envy among agents using Ordered Weighted Average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Shams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Damamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808984v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Envy-Freeness in House Allocation Problems</w:t>
+                <w:t xml:space="preserve">Fairness in Multiagent Resource Allocation with Dynamic and Partial Observations: Extended Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Damamme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
+              <w:t xml:space="preserve">the 17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785231v1</w:t>
+                <w:t xml:space="preserve">hal-01808984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountable Approval Sorting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+                <w:t xml:space="preserve">Local Envy-Freeness in House Allocation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence and 23rd European Conference on Artificial Intelligence (IJCAI-ECAI 2018)</w:t>
+              <w:t xml:space="preserve">17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785011v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Extension-based Semantics and Ranking-based Semantics for Abstract Argumentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+                <w:t xml:space="preserve">Accountable Approval Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t>
+              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence and 23rd European Conference on Artificial Intelligence (IJCAI-ECAI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900735v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Extension-based Semantics and Ranking-based Semantics for Abstract Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872590v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation of Debates with Dynamic Argumentative Behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Hadoux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Models of Argument</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882384v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks: Extended Abstract</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulle Endriss</w:t>
+                <w:t xml:space="preserve">Mediation of Debates with Dynamic Argumentative Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossit</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Twenty-Sixth International Joint Conference on Artificial Intelligence, {IJCAI-17}}</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.4776-4780, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.249-256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976361v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Causality in Business Rule-Based Decisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Feillet</w:t>
+                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks: Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA/AIE 2017 - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_47⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Twenty-Sixth International Joint Conference on Artificial Intelligence, {IJCAI-17}}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.4776-4780, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615522v1</w:t>
+                <w:t xml:space="preserve">hal-03976361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formulation SAT pour l’apprentissage de modèles de classement multicritères non-compensatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7137,198 +7128,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées d'Intelligence Artificielle Fondamentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametrized Ranking-based Semantics for Persuasion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+                <w:t xml:space="preserve">Introducing Causality in Business Rule-Based Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Mernissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Grenade, Spain. pp.237-251, </w:t>
+              <w:t xml:space="preserve">IEA/AIE 2017 - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.433-439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650122v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Sémantique Graduée Paramétrique pour la Persuasion</w:t>
+                <w:t xml:space="preserve">A Parametrized Ranking-based Semantics for Persuasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
@@ -7346,89 +7337,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Grenade, Spain. pp.237-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577821v1</w:t>
+                <w:t xml:space="preserve">hal-01650122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Accountable Ordinal Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7483,81 +7483,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Comparative de Sémantiques Graduées pour l'Argumentation Abstraite</w:t>
+                <w:t xml:space="preserve">Une Sémantique Graduée Paramétrique pour la Persuasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
@@ -7575,326 +7575,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixièmes Journées d'Intelligence Artificielle Fondamentale (JIAF'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11e Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947407v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountable classifications without frontiers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Etude Comparative de Sémantiques Graduées pour l'Argumentation Abstraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EURO mini conference from multiple criteria Decision Aiding to Preference Learning (DA2PL'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paderborn, Germany</w:t>
+              <w:t xml:space="preserve">Dixièmes Journées d'Intelligence Artificielle Fondamentale (JIAF'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956134v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Ranking-based Semantics for Abstract Argumentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+                <w:t xml:space="preserve">Accountable classifications without frontiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AAAI Conference on Artificial Intelligence (AAAI-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">The EURO mini conference from multiple criteria Decision Aiding to Preference Learning (DA2PL'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263996v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation Ranking Semantics based on Propagation</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Ranking-based Semantics for Abstract Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
@@ -7912,1630 +7912,1634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational Models of Argument (COMMA-2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th AAAI Conference on Artificial Intelligence (AAAI-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01340345v1</w:t>
+                <w:t xml:space="preserve">hal-01263996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Argumentation Ranking Semantics based on Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulle Endriss</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Computational Models of Argument (COMMA-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Postdam, Germany. pp.139--150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277428v1</w:t>
+                <w:t xml:space="preserve">hal-01340345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power of Swap Deals in Distributed Resource Allocation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.625-633</w:t>
+              <w:t xml:space="preserve">AAMAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212603v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dialogue game for recommendation with adaptive preference models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">The Power of Swap Deals in Distributed Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Damamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent systems (AAMAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.959-967</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.625-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478761v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Probabilistic Argumentation With Markov Decision Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+                <w:t xml:space="preserve">A dialogue game for recommendation with adaptive preference models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hunter</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent systems (AAMAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.959-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200822v1</w:t>
+                <w:t xml:space="preserve">hal-01478761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Analysis of Dialogues on Infinite Argumentation Frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Grossi</w:t>
+                <w:t xml:space="preserve">Optimization of Probabilistic Argumentation With Markov Decision Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.861--867</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167908v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Target Sets for Move Selection in Multi-Agent Debates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Formal Analysis of Dialogues on Infinite Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Belardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Davide Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Twenty-first European Conference on Artificial Intelligence (ECAI 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.861--867</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523777v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalitional games for abstract argumentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Use of Target Sets for Move Selection in Multi-Agent Debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Moretti</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Models of Argument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-161⟩</w:t>
+              <w:t xml:space="preserve"> Twenty-first European Conference on Artificial Intelligence (ECAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.1047-1048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-1047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215331v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Evaluation of Strategies for Multiparty Argumentative Debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.105 - 122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09764-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregating CP-nets with Unfeasible Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umberto Grandi</w:t>
+                <w:t xml:space="preserve">Hang Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Principles and Practice of Constraint Programming (CP-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.366 - 381, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de ressources par échanges bilatéraux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+                <w:t xml:space="preserve">Coalitional games for abstract argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées de l'Intelligence Artificielle Fondamentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, The Scottish Highlands, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211779v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Number of Strategies Impacts the Likelihood of Equilibria in Random Graphical Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evripidis Bampis</w:t>
+                <w:t xml:space="preserve">Allocation de ressources par échanges bilatéraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Damamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Autonomous Agents and Multiagent Systems, AAMAS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. pp.285-292</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées de l'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France. pp.93-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216644v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justified decisions are better than simple ones: explaining preferences using even swap sequences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">How the Number of Strategies Impacts the Likelihood of Equilibria in Random Graphical Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evripidis Bampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">13th International Conference on Autonomous Agents and Multiagent Systems, AAMAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp.285-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282048v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Rewriting Rules to Compute Successful Modifications of an Argumentation System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Justified decisions are better than simple ones: explaining preferences using even swap sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.180-189</w:t>
+              <w:t xml:space="preserve">In 26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956607v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Results on Equilibria in Strategic Candidacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lang</w:t>
+                <w:t xml:space="preserve">Using Rewriting Rules to Compute Successful Modifications of an Argumentation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Perotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leendert van Der Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Algorithmic Game Theory, SAGT 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Septièmes Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.180-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216397v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Aggregating Influenced CP-nets and Its Resistance to Bribery</w:t>
               </w:r>
@@ -9560,51 +9564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Silvia Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Brent Venable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9636,1060 +9640,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting Rules for the Computation of Goal-Oriented Changes in an Argumentation System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">New Results on Equilibria in Strategic Candidacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Polukarov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA - 14th International Workshop on Computational Logic in Multi-Agent Systems - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on Algorithmic Game Theory, SAGT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aachen, Germany. pp.13-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41392-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907875v1</w:t>
+                <w:t xml:space="preserve">hal-01216397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the stability and efficiency of graphical games with unbounded treewidth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evripidis Bampis</w:t>
+                <w:t xml:space="preserve">Rewriting Rules for the Computation of Goal-Oriented Changes in an Argumentation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Perotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leendert van Der Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Saint Paul, MN, United States. pp.263-270</w:t>
+              <w:t xml:space="preserve">CLIMA - 14th International Workshop on Computational Logic in Multi-Agent Systems - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, La Corunna, Spain. pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216035v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding new consequences of an observation in a system of agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsumi Inoue</w:t>
+                <w:t xml:space="preserve">A study on the stability and efficiency of graphical games with unbounded treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evripidis Bampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1223-1224</w:t>
+              <w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint Paul, MN, United States. pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562090v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picking the Right Expert to Make a Debate Uncontroversial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Finding new consequences of an observation in a system of agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauvain Bourgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2012 - Fourth International Conference on Computational Models of Argument</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1223-1224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752451v1</w:t>
+                <w:t xml:space="preserve">hal-01562090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence and aggregation of preferences over combinatorial domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Justifying Dominating Options when Preferential Information is Incomplete.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kristen Brent Venable</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference of Autonomous Agents and Multiagent Systems (AAMAS-2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.486-491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282288v1</w:t>
+                <w:t xml:space="preserve">hal-01202162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justifying Dominating Options when Preferential Information is Incomplete.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Picking the Right Expert to Make a Debate Uncontroversial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMMA 2012 - Fourth International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.486-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-111-3-486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01202162v1</w:t>
+                <w:t xml:space="preserve">hal-00752451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating Multiparty Persuasion with Bipolar Arguments: Discussion and Examples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence and aggregation of preferences over combinatorial domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Silvia Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Brent Venable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles Formels de l'Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.119-129</w:t>
+              <w:t xml:space="preserve">The 11th International Conference of Autonomous Agents and Multiagent Systems (AAMAS-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1313-1315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956608v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the outcomes of multiparty persuasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulating Multiparty Persuasion with Bipolar Arguments: Discussion and Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argumentation in Multi-Agent Systems. Eighth International Workshop, ArgMAS 2011. Revised, Selected and Invited Papers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modèles Formels de l'Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.119-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33152-7_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01273221v1</w:t>
+                <w:t xml:space="preserve">hal-00956608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal and Complete Explanations for Critical Multi-attribute Decisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+                <w:t xml:space="preserve">On the outcomes of multiparty persuasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Algorithmic Decision Theory (ADT'2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Argumentation in Multi-Agent Systems. Eighth International Workshop, ArgMAS 2011. Revised, Selected and Invited Papers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.86-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33152-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212436v1</w:t>
+                <w:t xml:space="preserve">hal-01273221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABA: Argumentation Based Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Kakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Kern-Isberner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tapei, Taiwan. pp.9--27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10717,1187 +10730,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the dynamics of proof-standards in argumentation based decision aiding</w:t>
+                <w:t xml:space="preserve">Minimal and Complete Explanations for Critical Multi-attribute Decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th European Conference on Artificial Intelligence (ECAI'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Algorithmic Decision Theory (ADT'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Piscataway New Jersey, United States. pp.121-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102741v1</w:t>
+                <w:t xml:space="preserve">hal-01212436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the dynamics of proof-standard in argumentation-based decision aiding.</w:t>
+                <w:t xml:space="preserve">Dealing with the dynamics of proof-standards in argumentation based decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fifth European Starting AI Researcher Symposium (STAIRS'10). co-located with ECAI 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.225-237</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th European Conference on Artificial Intelligence (ECAI'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212440v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent Incremental Learning in Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+                <w:t xml:space="preserve">Dealing with the dynamics of proof-standard in argumentation-based decision aiding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henry Soldano</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Rim International Workshop on Multi-Agent</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Fifth European Starting AI Researcher Symposium (STAIRS'10). co-located with ECAI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.225-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01305583v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argument Schemes and Critical Questions for Decision Aiding Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+                <w:t xml:space="preserve">Multiagent Incremental Learning in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauvain Bourgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Soldano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd international conference on Computational Models of Argument (COMMA2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacific Rim International Workshop on Multi-Agent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.109-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89674-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489285v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguing over actions that involve multiple criteria: A critical review</w:t>
+                <w:t xml:space="preserve">Argument Schemes and Critical Questions for Decision Aiding Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. of the 9th European Conf. on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU'2007,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisia. pp.308--319</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd international conference on Computational Models of Argument (COMMA2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212348v1</w:t>
+                <w:t xml:space="preserve">hal-01489285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Communication Complexity of Multilateral Trading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulle Endriss</w:t>
+                <w:t xml:space="preserve">Arguing over actions that involve multiple criteria: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Proceedings of the 3rd International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS-2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Proc. of the 9th European Conf. on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU'2007,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisia. pp.308--319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AAMAS.2004.10091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393014v1</w:t>
+                <w:t xml:space="preserve">hal-01212348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol Conformance for Logic-based Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Endriss</w:t>
+                <w:t xml:space="preserve">On the Communication Complexity of Multilateral Trading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Toni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Joint Conference on Artificial Intelligence (IJCAI-2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Proceedings of the 3rd International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS-2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, New-York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AAMAS.2004.10091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393012v1</w:t>
+                <w:t xml:space="preserve">hal-01393014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An argumentation-based semantics for agent communication languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+                <w:t xml:space="preserve">Protocol Conformance for Logic-based Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Parsons</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariba Sadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Toni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Artificial Intelligence (ECAI 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Coordination Committee on Artificial Intelligence, Jul 2002, Lyon, France. pp.38--42</w:t>
+              <w:t xml:space="preserve">18th International Joint Conference on Artificial Intelligence (IJCAI-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.679-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329680v1</w:t>
+                <w:t xml:space="preserve">hal-01393012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dialogues using argumentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">An argumentation-based semantics for agent communication languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on MultiAgent Systems (ICMAS 2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference on Artificial Intelligence (ECAI 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Coordination Committee on Artificial Intelligence, Jul 2002, Lyon, France. pp.38--42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMAS.2000.858428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329691v1</w:t>
+                <w:t xml:space="preserve">hal-04329680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguments, dialogue, and negotiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Modelling dialogues using argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Artificial IntelligenceAugust (ECAI 2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on MultiAgent Systems (ICMAS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Boston, United States. pp.31-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMAS.2000.858428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329685v1</w:t>
+                <w:t xml:space="preserve">hal-04329691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système de dialogue basé sur l'argumentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Arguments, dialogue, and negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF; AFIA, Feb 2000, Paris, France. pp.579-588</w:t>
+              <w:t xml:space="preserve">14th European Conference on Artificial IntelligenceAugust (ECAI 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Berlin, Germany. pp.338--342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329688v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers un système de dialogue basé sur l'argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF; AFIA, Feb 2000, Paris, France. pp.579-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the cooperative behavior of an argumentation based dialogue system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Cooperative Models Based on Argumentation in Problem Solving" of the 4th International Conference on the Design of Cooperative Systems (COOP 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11907,379 +12015,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence. What is it, exactly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. College Publication, 2021, 9781848903388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cepadues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782364938502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiagent Resource Allocation with K -additive Utility Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Estivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.18, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12289,150 +12397,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation-based Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dov Gabbay; Massimiliano Giacomin; Guillermo R. Simari; Matthias Thimm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Formal Argumentation, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College Publications, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Division of Indivisible Goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12465,87 +12573,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Felix Brandt; Vincent Conitzer; Ulle Endriss; Jérôme Lang; Ariel D. Procaccia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Computational Social Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2016, 9781316490631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents: négociation, persuasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12554,372 +12662,372 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'Intelligence Artificielle (3 vol.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Chapter 17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès, Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273--296, 2014, Représentation des connaissances et formalisation des raisonnements, 978-2364930414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothesis Refinement: Building Hypotheses in Intelligent Agent System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauvain Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Reasoning-based Intelligent Systems, Kazumi Nakamatsu &amp; Lakhmi Jain (eds), World Scientific Publishing, ISBN-13 978-9814329477</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothesis Refinement: Building Hypotheses in Intelligent Agent System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauvain Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Reasoning-based Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-178, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814329484_0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation Theory and Decision Aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Figueira, S. Greco, and M. Ehrgott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Multiple Criteria Decision Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 142 (1), pp.177-208, 2010, International Series in Operations Research and Management Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12929,560 +13037,678 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value-based argumentation as a framework for shaping and analysing public debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for Direct Interpretability in Multi-Agent Deep Reinforcement Learning</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Social Choice with Text: Collective Decision Making in the LLM Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bredereck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Delemazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulle Endriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Maly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929587v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-wise Explanations for the Additive Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+                <w:t xml:space="preserve">Perspectives for Direct Interpretability in Multi-Agent Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964933v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stategic Candidacy with Keen Candidates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Markakis</w:t>
+                <w:t xml:space="preserve">Step-wise Explanations for the Additive Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294985v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles Naturelles Optimales pour l'Argumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+                <w:t xml:space="preserve">Stategic Candidacy with Keen Candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Markakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Obraztsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Polukarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192314v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Règles Naturelles Optimales pour l'Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restricted Classes of Utility Functions for Simple Negotiation Schemes: Sufficiency, Necessity, and Maximality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13497,51 +13723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13551,104 +13777,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategical considerations for argumentative agents (preliminary report - Proceedings of the 9th International Workshop on Non-Monotonic Reasoning (NMR 2002), Toulouse, France, 19-21/04/02)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRIT--2000, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13658,105 +13884,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching Agreement in Multiagent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université Paris Dauphine - Paris IX, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00563437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13824,51 +14050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="700AEC02"/>
+    <w:nsid w:val="9C33E638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14055,51 +14281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-maudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4232-069X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061744549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maudet_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65208532" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044579115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GDJ-2592-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00563437_v1/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulle Endriss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10098-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polukarov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-025-10220-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2246863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross--Humbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Shams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13778" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09503-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-200905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hunter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Toni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-018-0088-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.09.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Airiau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-015-0918-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz L&#243;pez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.02.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8640.2012.00468.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHBMMLFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Xia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2008.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Sadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1870" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Chouaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519175v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Al Anaissy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743906" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thieyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250995" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715607v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Iwase" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Marden" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04470158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontbonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590500" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross-Humbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230362" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03842174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584238v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis de Tarl&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494506" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivet S&#233;bert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03406884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_37" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03402616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3464145" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lema&#238;tre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132742v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Damamme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900735v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-249" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/665" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615522v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mernissi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_47" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-139" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parsons" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200822v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kontarinis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1047" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215331v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-161" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09764-0_7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Luo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_28" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282048v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Perotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216397v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41392-6_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvia Pini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Brent Venable" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562090v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-111-3-486" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202162v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-486" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956608v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212436v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kakas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Kern-Isberner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102741v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Soldano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89674-6_14" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-62QP7SQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489285v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.10091" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Endriss" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858428" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329685v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329688v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018263v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Estivie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429859v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Black" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527121v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689049v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689533v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329484_0006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212363v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976644v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929587v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poupart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294985v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Markakis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Obraztsova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192314v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329678v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563437v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-maudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4232-069X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061744549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maudet_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65208532" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044579115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GDJ-2592-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00563437_v1/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulle Endriss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10098-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polukarov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-025-10220-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2246863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross--Humbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Shams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13778" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09503-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-200905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hunter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Toni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-018-0088-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.09.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Airiau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-015-0918-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz L&#243;pez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.02.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8640.2012.00468.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHBMMLFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Xia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2008.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Sadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1870" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Chouaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Al Anaissy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743906" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thieyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250995" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Iwase" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Marden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04470158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontbonne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590500" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross-Humbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03842174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_12" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584238v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis de Tarl&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03406884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_37" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivet S&#233;bert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03402616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336026v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3464145" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lema&#238;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Damamme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882384v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-249" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/665" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mernissi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_47" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577821v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-139" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277428v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parsons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kontarinis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1047" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523774v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09764-0_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Luo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_28" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-161" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Perotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvia Pini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Brent Venable" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41392-6_2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-486" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-111-3-486" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273221v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kakas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Kern-Isberner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Soldano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89674-6_14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-62QP7SQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.10091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Endriss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329685v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Estivie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Black" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527121v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329484_0006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976644v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929587v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poupart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294985v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Markakis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Obraztsova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192314v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>