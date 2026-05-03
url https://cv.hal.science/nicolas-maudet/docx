--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1518,629 +1518,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the Special Issue on supporting and explaining decision processes by means of argumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hunter</w:t>
+                <w:t xml:space="preserve">An efficient SAT formulation for learning multiple criteria non-compensatory sorting rules from examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Toni</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO journal on decision processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40070-018-0088-1⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.58-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863632v1</w:t>
+                <w:t xml:space="preserve">hal-01784941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient SAT formulation for learning multiple criteria non-compensatory sorting rules from examples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Foreword to the Special Issue on supporting and explaining decision processes by means of argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97, pp.58-71. </w:t>
+              <w:t xml:space="preserve">EURO journal on decision processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2018.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40070-018-0088-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784941v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Fair Allocation of Indivisible Goods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks: Characterisation and Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.149 - 177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359645v1</w:t>
+                <w:t xml:space="preserve">hal-01617015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining robust additive utility models by sequences of preference swaps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Distributed Fair Allocation of Indivisible Goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242, pp.1--22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2016.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-016-9560-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01476524v1</w:t>
+                <w:t xml:space="preserve">hal-01359645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks: Characterisation and Complexity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulle Endriss</w:t>
+                <w:t xml:space="preserve">Explaining robust additive utility models by sequences of preference swaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossit</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (2), pp.151-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-016-9560-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617015v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Social Choice: Theory and Applications</w:t>
               </w:r>
@@ -2736,51 +2736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Sadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Toni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.315 - 348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3151,217 +3151,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Online Debate Evolution under Bipolar Gradual Argumentation Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caren Al Anaissy</w:t>
+                <w:t xml:space="preserve">Multi-Objective Categorical Deep Q-Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.1528-1539</w:t>
+              <w:t xml:space="preserve">25th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519175v1</w:t>
+                <w:t xml:space="preserve">hal-05517093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Categorical Deep Q-Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+                <w:t xml:space="preserve">Explaining Online Debate Evolution under Bipolar Gradual Argumentation Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren Al Anaissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.1528-1539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517093v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness in Cooperative Multi-agent Multi-objective Reinforcement Learning using the Expected Scalarized Return</w:t>
               </w:r>
@@ -3477,51 +3477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in quantitative bipolar argumentation frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Thieyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Al Anaissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,1139 +4271,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Co-Evolution and Adaptive Team Composition for a Multi-Rover Resource Allocation Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fontbonne</w:t>
+                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Genetic Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.35-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842174v1</w:t>
+                <w:t xml:space="preserve">hal-03825214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent Dynamics of Gradual Argumentation Semantics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Cooperative Co-Evolution and Adaptive Team Composition for a Multi-Rover Resource Allocation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madrid, Spain. pp.179-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-02056-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584238v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+                <w:t xml:space="preserve">Multiagent Dynamics of Gradual Argumentation Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dupuis de Tarlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.35-48</w:t>
+              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Auckland (virtual), New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825214v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-max inference for Possibilistic Rule-Based System</w:t>
+                <w:t xml:space="preserve">Rank Aggregation by Dissatisfaction Minimisation in the Unavailable Candidate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
+                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Poli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg. pp.9494506, </w:t>
+              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2021, Online, United Kingdom. pp.1518-1520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ45933.2021.9494506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3463952.3464145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408909v1</w:t>
+                <w:t xml:space="preserve">hal-03142810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential and Swap Mechanisms for Public Housing Allocation with Quotas and Neighbourhood-Based Utilities (Extended Abstract)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+                <w:t xml:space="preserve">Min-max inference for Possibilistic Rule-Based System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Autonomous Agentsand Multiagent Systems (AAMAS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg. pp.9494506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ45933.2021.9494506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210460v1</w:t>
+                <w:t xml:space="preserve">hal-03408909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Explanations of Possibilistic Inference Decisions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+                <w:t xml:space="preserve">Sequential and Swap Mechanisms for Public Housing Allocation with Quotas and Neighbourhood-Based Utilities (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Gross-Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSQARU 2021: European Conference on Symbolic and Quantitative Approaches with Uncertainty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Autonomous Agentsand Multiagent Systems (AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, London / Online, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03406884v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Aggregation in the Generalised Unavailable Candidate Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
+                <w:t xml:space="preserve">Representation of Explanations of Possibilistic Inference Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Toulouse, Nov 2021, Toulouse, France. pp.35-50, </w:t>
+              <w:t xml:space="preserve">ECSQARU 2021: European Conference on Symbolic and Quantitative Approaches with Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.513-527, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384439v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03406884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence min-max pour un système à base de règles possibilistes</w:t>
+                <w:t xml:space="preserve">Preference Aggregation in the Generalised Unavailable Candidate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
+                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Poli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toulouse, Nov 2021, Toulouse, France. pp.35-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03402616v1</w:t>
+                <w:t xml:space="preserve">hal-03384439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing and balancing envy among agents using Ordered Weighted Average</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">Inférence min-max pour un système à base de règles possibilistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Sorbonne, Oct 2021, Paris, France. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336026v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03402616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Aggregation by Dissatisfaction Minimisation in the Unavailable Candidate Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
+                <w:t xml:space="preserve">Minimizing and balancing envy among agents using Ordered Weighted Average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Shams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3463952.3464145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142810v1</w:t>
+                <w:t xml:space="preserve">hal-03336026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Robust Additive Decision Models: Generation of Mixed Preference-Swaps by Using MILP</w:t>
               </w:r>
@@ -5871,1093 +5871,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency, Sequenceability and Deal-Optimality in Fair Division of Indivisible Goods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Lemaître</w:t>
+                <w:t xml:space="preserve">Combiner les sémantiques à base d'extensions et les sémantiques à base de classement en argumentation abstraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132742v1</w:t>
+                <w:t xml:space="preserve">hal-02301982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner les sémantiques à base d'extensions et les sémantiques à base de classement en argumentation abstraite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+                <w:t xml:space="preserve">Minimizing and balancing envy among agents using Ordered Weighted Average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Shams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.44-53</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301982v1</w:t>
+                <w:t xml:space="preserve">hal-02302957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing and balancing envy among agents using Ordered Weighted Average</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency, Sequenceability and Deal-Optimality in Fair Division of Indivisible Goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.175-182</w:t>
+              <w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302957v1</w:t>
+                <w:t xml:space="preserve">hal-02132742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in Multiagent Resource Allocation with Dynamic and Partial Observations: Extended Abstract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediation of Debates with Dynamic Argumentative Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Damamme</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.249-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808984v1</w:t>
+                <w:t xml:space="preserve">hal-01882384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Envy-Freeness in House Allocation Problems</w:t>
+                <w:t xml:space="preserve">Fairness in Multiagent Resource Allocation with Dynamic and Partial Observations: Extended Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Damamme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
+              <w:t xml:space="preserve">the 17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785231v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountable Approval Sorting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+                <w:t xml:space="preserve">Local Envy-Freeness in House Allocation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence and 23rd European Conference on Artificial Intelligence (IJCAI-ECAI 2018)</w:t>
+              <w:t xml:space="preserve">17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785011v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Extension-based Semantics and Ranking-based Semantics for Abstract Argumentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+                <w:t xml:space="preserve">Accountable Approval Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t>
+              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence and 23rd European Conference on Artificial Intelligence (IJCAI-ECAI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900735v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Extension-based Semantics and Ranking-based Semantics for Abstract Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872590v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation of Debates with Dynamic Argumentative Behaviors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Weng</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Models of Argument</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882384v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks: Extended Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6965,51 +6965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Twenty-Sixth International Joint Conference on Artificial Intelligence, {IJCAI-17}}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.4776-4780, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7621,388 +7621,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Comparative de Sémantiques Graduées pour l'Argumentation Abstraite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixièmes Journées d'Intelligence Artificielle Fondamentale (JIAF'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAMAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947407v1</w:t>
+                <w:t xml:space="preserve">hal-01277428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountable classifications without frontiers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Etude Comparative de Sémantiques Graduées pour l'Argumentation Abstraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EURO mini conference from multiple criteria Decision Aiding to Preference Learning (DA2PL'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paderborn, Germany</w:t>
+              <w:t xml:space="preserve">Dixièmes Journées d'Intelligence Artificielle Fondamentale (JIAF'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956134v1</w:t>
+                <w:t xml:space="preserve">hal-01947407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Ranking-based Semantics for Abstract Argumentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+                <w:t xml:space="preserve">Accountable classifications without frontiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AAAI Conference on Artificial Intelligence (AAAI-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">The EURO mini conference from multiple criteria Decision Aiding to Preference Learning (DA2PL'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263996v1</w:t>
+                <w:t xml:space="preserve">hal-01956134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation Ranking Semantics based on Propagation</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Ranking-based Semantics for Abstract Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
@@ -8020,635 +8033,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational Models of Argument (COMMA-2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th AAAI Conference on Artificial Intelligence (AAAI-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340345v1</w:t>
+                <w:t xml:space="preserve">hal-01263996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Argumentation Ranking Semantics based on Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulle Endriss</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Computational Models of Argument (COMMA-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Postdam, Germany. pp.139--150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277428v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power of Swap Deals in Distributed Resource Allocation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+                <w:t xml:space="preserve">A Formal Analysis of Dialogues on Infinite Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Belardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.625-633</w:t>
+              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.861--867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212603v1</w:t>
+                <w:t xml:space="preserve">hal-01167908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dialogue game for recommendation with adaptive preference models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Optimization of Probabilistic Argumentation With Markov Decision Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Parsons</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent systems (AAMAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.959-967</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478761v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Probabilistic Argumentation With Markov Decision Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hadoux</w:t>
+                <w:t xml:space="preserve">The Power of Swap Deals in Distributed Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.625-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200822v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Analysis of Dialogues on Infinite Argumentation Frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Belardinelli</w:t>
+                <w:t xml:space="preserve">A dialogue game for recommendation with adaptive preference models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Grossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.861--867</w:t>
+              <w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent systems (AAMAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.959-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167908v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Target Sets for Move Selection in Multi-Agent Debates</w:t>
               </w:r>
@@ -9089,51 +9089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de ressources par échanges bilatéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,51 +9223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evripidis Bampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Autonomous Agents and Multiagent Systems, AAMAS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France. pp.285-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9519,252 +9519,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Aggregating Influenced CP-nets and Its Resistance to Bribery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Maran</w:t>
+                <w:t xml:space="preserve">New Results on Equilibria in Strategic Candidacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kristen Brent Venable</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Polukarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The twenty-seventh AAAI conference (AAAI-2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on Algorithmic Game Theory, SAGT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aachen, Germany. pp.13-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41392-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216098v1</w:t>
+                <w:t xml:space="preserve">hal-01216397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Results on Equilibria in Strategic Candidacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lang</w:t>
+                <w:t xml:space="preserve">A Framework for Aggregating Influenced CP-nets and Its Resistance to Bribery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Polukarov</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Silvia Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Brent Venable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Algorithmic Game Theory, SAGT 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The twenty-seventh AAAI conference (AAAI-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bellevue, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216397v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting Rules for the Computation of Goal-Oriented Changes in an Argumentation System</w:t>
               </w:r>
@@ -9914,51 +9914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evripidis Bampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint Paul, MN, United States. pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10312,77 +10312,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence and aggregation of preferences over combinatorial domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Silvia Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Brent Venable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference of Autonomous Agents and Multiagent Systems (AAMAS-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1313-1315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10619,51 +10619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABA: Argumentation Based Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Kakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Kern-Isberner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11015,251 +11015,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent Incremental Learning in Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+                <w:t xml:space="preserve">Argument Schemes and Critical Questions for Decision Aiding Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Soldano</w:t>
+                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Rim International Workshop on Multi-Agent</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2nd international conference on Computational Models of Argument (COMMA2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305583v1</w:t>
+                <w:t xml:space="preserve">hal-01489285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argument Schemes and Critical Questions for Decision Aiding Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+                <w:t xml:space="preserve">Multiagent Incremental Learning in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauvain Bourgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Soldano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd international conference on Computational Models of Argument (COMMA2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacific Rim International Workshop on Multi-Agent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.109-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89674-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489285v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing over actions that involve multiple criteria: A critical review</w:t>
               </w:r>
@@ -11470,51 +11470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Sadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Toni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Joint Conference on Artificial Intelligence (IJCAI-2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.679-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11539,77 +11539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An argumentation-based semantics for agent communication languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Artificial Intelligence (ECAI 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Coordination Committee on Artificial Intelligence, Jul 2002, Lyon, France. pp.38--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11634,77 +11634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling dialogues using argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on MultiAgent Systems (ICMAS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Boston, United States. pp.31-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11738,64 +11738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments, dialogue, and negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11833,51 +11833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de dialogue basé sur l'argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11915,51 +11915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cooperative behavior of an argumentation based dialogue system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12160,51 +12160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12437,51 +12437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dov Gabbay; Massimiliano Giacomin; Guillermo R. Simari; Matthias Thimm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Formal Argumentation, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College Publications, 2021</w:t>
@@ -12609,51 +12609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents: négociation, persuasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13791,51 +13791,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategical considerations for argumentative agents (preliminary report - Proceedings of the 9th International Workshop on Non-Monotonic Reasoning (NMR 2002), Toulouse, France, 19-21/04/02)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14050,51 +14050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C33E638"/>
+    <w:nsid w:val="86662ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14281,51 +14281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-maudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4232-069X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061744549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maudet_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65208532" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044579115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GDJ-2592-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00563437_v1/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulle Endriss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10098-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polukarov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-025-10220-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2246863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross--Humbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Shams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13778" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09503-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-200905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hunter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Toni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-018-0088-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.09.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Airiau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-015-0918-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz L&#243;pez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.02.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8640.2012.00468.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHBMMLFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Xia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2008.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Sadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1870" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Chouaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Al Anaissy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743906" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thieyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250995" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Iwase" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Marden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04470158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontbonne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590500" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross-Humbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03842174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_12" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584238v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis de Tarl&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03406884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_37" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivet S&#233;bert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03402616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336026v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3464145" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lema&#238;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Damamme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882384v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-249" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/665" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mernissi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_47" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577821v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-139" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277428v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parsons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kontarinis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1047" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523774v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09764-0_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Luo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_28" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-161" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Perotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvia Pini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Brent Venable" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41392-6_2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-486" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-111-3-486" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273221v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kakas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Kern-Isberner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Soldano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89674-6_14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-62QP7SQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.10091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Endriss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329685v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Estivie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Black" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527121v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329484_0006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976644v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929587v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poupart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294985v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Markakis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Obraztsova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192314v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-maudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4232-069X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061744549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maudet_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65208532" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044579115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GDJ-2592-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00563437_v1/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulle Endriss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10098-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polukarov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-025-10220-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2246863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross--Humbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Shams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13778" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09503-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-200905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hunter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Toni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-018-0088-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Airiau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.09.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-015-0918-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz L&#243;pez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.02.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8640.2012.00468.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHBMMLFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Xia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2008.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Sadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1870" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Chouaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Al Anaissy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743906" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thieyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250995" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Iwase" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Marden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04470158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontbonne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590500" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross-Humbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03842174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584238v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis de Tarl&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivet S&#233;bert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3464145" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494506" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03406884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_37" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03402616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lema&#238;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-249" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Damamme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/665" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mernissi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_47" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577821v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340345v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-139" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212603v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parsons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kontarinis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1047" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523774v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09764-0_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Luo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_28" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-161" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Perotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216397v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41392-6_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvia Pini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Brent Venable" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-486" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-111-3-486" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273221v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kakas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Kern-Isberner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489285v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305583v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Soldano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89674-6_14" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-62QP7SQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.10091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Endriss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329685v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Estivie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Black" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527121v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329484_0006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976644v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929587v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poupart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294985v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Markakis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Obraztsova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192314v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>