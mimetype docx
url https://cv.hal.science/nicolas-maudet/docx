--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1150,261 +1150,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swap Dynamics in Single-Peaked Housing Markets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+                <w:t xml:space="preserve">A parametrized ranking-based semantics compatible with persuasion principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Parham Shams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10458-021-09503-z⟩</w:t>
+              <w:t xml:space="preserve">Argument and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.49-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/AAC-200905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210447v1</w:t>
+                <w:t xml:space="preserve">hal-03144580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametrized ranking-based semantics compatible with persuasion principles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+                <w:t xml:space="preserve">Swap Dynamics in Single-Peaked Housing Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Shams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argument and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.49-85. </w:t>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 35 (2), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/AAC-200905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10458-021-09503-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144580v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Envy-Freeness in House Allocation Problems</w:t>
               </w:r>
@@ -1518,629 +1518,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient SAT formulation for learning multiple criteria non-compensatory sorting rules from examples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Foreword to the Special Issue on supporting and explaining decision processes by means of argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2018.04.019⟩</w:t>
+              <w:t xml:space="preserve">EURO journal on decision processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40070-018-0088-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784941v1</w:t>
+                <w:t xml:space="preserve">hal-01863632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the Special Issue on supporting and explaining decision processes by means of argumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hunter</w:t>
+                <w:t xml:space="preserve">An efficient SAT formulation for learning multiple criteria non-compensatory sorting rules from examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Toni</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO journal on decision processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.58-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40070-018-0088-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863632v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks: Characterisation and Complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Distributed Fair Allocation of Indivisible Goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242, pp.1--22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2016.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617015v1</w:t>
+                <w:t xml:space="preserve">hal-01359645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Fair Allocation of Indivisible Goods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulle Endriss</w:t>
+                <w:t xml:space="preserve">Explaining robust additive utility models by sequences of preference swaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (2), pp.151-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-016-9560-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359645v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining robust additive utility models by sequences of preference swaps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks: Characterisation and Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.149 - 177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476524v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Social Choice: Theory and Applications</w:t>
               </w:r>
@@ -2736,51 +2736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Sadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Toni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.315 - 348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2935,312 +2935,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage équitable multi-niveaux avec des utilités additives</w:t>
+                <w:t xml:space="preserve">Fairness in Cooperative Multi-objective Multi-agent Reinforcement Learning using Expected Utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lucet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+                <w:t xml:space="preserve">Farès Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">25th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535080v1</w:t>
+                <w:t xml:space="preserve">hal-05515852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in Cooperative Multi-objective Multi-agent Reinforcement Learning using Expected Utility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farès Chouaki</w:t>
+                <w:t xml:space="preserve">Partage équitable multi-niveaux avec des utilités additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515852v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Categorical Deep Q-Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3347,90 +3347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness in Cooperative Multi-agent Multi-objective Reinforcement Learning using the Expected Scalarized Return</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Detroit, MI, United States. pp.2469-2471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4271,464 +4271,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+                <w:t xml:space="preserve">Cooperative Co-Evolution and Adaptive Team Composition for a Multi-Rover Resource Allocation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madrid, Spain. pp.179-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-02056-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825214v1</w:t>
+                <w:t xml:space="preserve">hal-03842174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Co-Evolution and Adaptive Team Composition for a Multi-Rover Resource Allocation Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fontbonne</w:t>
+                <w:t xml:space="preserve">Multiagent Dynamics of Gradual Argumentation Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dupuis de Tarlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Genetic Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Auckland (virtual), New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-02056-8_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03842174v1</w:t>
+                <w:t xml:space="preserve">hal-03584238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent Dynamics of Gradual Argumentation Semantics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Des explications par étapes pour le modèle additif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Auckland (virtual), New Zealand</w:t>
+              <w:t xml:space="preserve">16èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584238v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Aggregation by Dissatisfaction Minimisation in the Unavailable Candidate Model</w:t>
+                <w:t xml:space="preserve">Preference Aggregation in the Generalised Unavailable Candidate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2021, Online, United Kingdom. pp.1518-1520, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toulouse, Nov 2021, Toulouse, France. pp.35-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3463952.3464145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142810v1</w:t>
+                <w:t xml:space="preserve">hal-03384439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-max inference for Possibilistic Rule-Based System</w:t>
               </w:r>
@@ -5050,160 +5050,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03406884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Aggregation in the Generalised Unavailable Candidate Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
+                <w:t xml:space="preserve">Minimizing and balancing envy among agents using Ordered Weighted Average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Shams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Toulouse, Nov 2021, Toulouse, France. pp.35-50, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384439v1</w:t>
+                <w:t xml:space="preserve">hal-03336026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence min-max pour un système à base de règles possibilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Baaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5245,165 +5236,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Sorbonne, Oct 2021, Paris, France. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03402616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing and balancing envy among agents using Ordered Weighted Average</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">Rank Aggregation by Dissatisfaction Minimisation in the Unavailable Candidate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grivet Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2021, Online, United Kingdom. pp.1518-1520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3463952.3464145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336026v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Robust Additive Decision Models: Generation of Mixed Preference-Swaps by Using MILP</w:t>
               </w:r>
@@ -5674,51 +5674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
@@ -6145,51 +6145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
@@ -6212,868 +6212,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation of Debates with Dynamic Argumentative Behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fairness in Multiagent Resource Allocation with Dynamic and Partial Observations: Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Hadoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
+                <w:t xml:space="preserve">Anastasia Damamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Models of Argument</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882384v1</w:t>
+                <w:t xml:space="preserve">hal-01808984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness in Multiagent Resource Allocation with Dynamic and Partial Observations: Extended Abstract</w:t>
+                <w:t xml:space="preserve">Local Envy-Freeness in House Allocation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
+              <w:t xml:space="preserve">17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808984v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Envy-Freeness in House Allocation Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+                <w:t xml:space="preserve">Accountable Approval Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
+              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence and 23rd European Conference on Artificial Intelligence (IJCAI-ECAI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785231v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountable Approval Sorting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+                <w:t xml:space="preserve">Combining Extension-based Semantics and Ranking-based Semantics for Abstract Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence and 23rd European Conference on Artificial Intelligence (IJCAI-ECAI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785011v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Extension-based Semantics and Ranking-based Semantics for Abstract Argumentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t>
+              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900735v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediation of Debates with Dynamic Argumentative Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Weng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.249-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872590v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks: Extended Abstract</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulle Endriss</w:t>
+                <w:t xml:space="preserve">Introducing Causality in Business Rule-Based Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Mernissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossit</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Twenty-Sixth International Joint Conference on Artificial Intelligence, {IJCAI-17}}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/665⟩</w:t>
+              <w:t xml:space="preserve">IEA/AIE 2017 - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.433-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976361v1</w:t>
+                <w:t xml:space="preserve">hal-01615522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formulation SAT pour l’apprentissage de modèles de classement multicritères non-compensatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7128,174 +7115,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées d'Intelligence Artificielle Fondamentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Causality in Business Rule-Based Decisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Feillet</w:t>
+                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks: Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA/AIE 2017 - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.433-439, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Twenty-Sixth International Joint Conference on Artificial Intelligence, {IJCAI-17}}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.4776-4780, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615522v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametrized Ranking-based Semantics for Persuasion</w:t>
               </w:r>
@@ -7621,401 +7621,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude Comparative de Sémantiques Graduées pour l'Argumentation Abstraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulle Endriss</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Dixièmes Journées d'Intelligence Artificielle Fondamentale (JIAF'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277428v1</w:t>
+                <w:t xml:space="preserve">hal-01947407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Comparative de Sémantiques Graduées pour l'Argumentation Abstraite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+                <w:t xml:space="preserve">Accountable classifications without frontiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixièmes Journées d'Intelligence Artificielle Fondamentale (JIAF'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The EURO mini conference from multiple criteria Decision Aiding to Preference Learning (DA2PL'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947407v1</w:t>
+                <w:t xml:space="preserve">hal-01956134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountable classifications without frontiers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Ranking-based Semantics for Abstract Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EURO mini conference from multiple criteria Decision Aiding to Preference Learning (DA2PL'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paderborn, Germany</w:t>
+              <w:t xml:space="preserve">30th AAAI Conference on Artificial Intelligence (AAAI-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956134v1</w:t>
+                <w:t xml:space="preserve">hal-01263996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Ranking-based Semantics for Abstract Argumentation</w:t>
+                <w:t xml:space="preserve">Argumentation Ranking Semantics based on Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
@@ -8033,1107 +8020,1120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AAAI Conference on Artificial Intelligence (AAAI-2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Computational Models of Argument (COMMA-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Postdam, Germany. pp.139--150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263996v1</w:t>
+                <w:t xml:space="preserve">hal-01340345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation Ranking Semantics based on Propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationalisation of Profiles of Abstract Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Konieczny</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational Models of Argument (COMMA-2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01340345v1</w:t>
+                <w:t xml:space="preserve">hal-01277428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Analysis of Dialogues on Infinite Argumentation Frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Grossi</w:t>
+                <w:t xml:space="preserve">The Power of Swap Deals in Distributed Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Damamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.861--867</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.625-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167908v1</w:t>
+                <w:t xml:space="preserve">hal-01212603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Probabilistic Argumentation With Markov Decision Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+                <w:t xml:space="preserve">A dialogue game for recommendation with adaptive preference models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hunter</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent systems (AAMAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.959-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200822v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power of Swap Deals in Distributed Resource Allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Damamme</w:t>
+                <w:t xml:space="preserve">Optimization of Probabilistic Argumentation With Markov Decision Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.625-633</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212603v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dialogue game for recommendation with adaptive preference models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">A Formal Analysis of Dialogues on Infinite Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Belardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent systems (AAMAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.959-967</w:t>
+              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.861--867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478761v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Target Sets for Move Selection in Multi-Agent Debates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coalitional games for abstract argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
+                <w:t xml:space="preserve">Stefano Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Twenty-first European Conference on Artificial Intelligence (ECAI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-1047⟩</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, The Scottish Highlands, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523777v1</w:t>
+                <w:t xml:space="preserve">hal-01215331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evaluation of Strategies for Multiparty Argumentative Debates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">On the Use of Target Sets for Move Selection in Multi-Agent Debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA'14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09764-0_7⟩</w:t>
+              <w:t xml:space="preserve"> Twenty-first European Conference on Artificial Intelligence (ECAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.1047-1048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-1047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523774v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregating CP-nets with Unfeasible Outcomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hang Luo</w:t>
+                <w:t xml:space="preserve">Empirical Evaluation of Strategies for Multiparty Argumentative Debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rossi</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Principles and Practice of Constraint Programming (CP-2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_28⟩</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.105 - 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09764-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393686v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalitional games for abstract argumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Aggregating CP-nets with Unfeasible Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Moretti</w:t>
+                <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, The Scottish Highlands, United Kingdom. </w:t>
+              <w:t xml:space="preserve">20th International Conference on Principles and Practice of Constraint Programming (CP-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.366 - 381, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215331v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de ressources par échanges bilatéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9286,260 +9286,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justified decisions are better than simple ones: explaining preferences using even swap sequences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Using Rewriting Rules to Compute Successful Modifications of an Argumentation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Perotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leendert van Der Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 26th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Septièmes Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.180-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282048v1</w:t>
+                <w:t xml:space="preserve">hal-00956607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Rewriting Rules to Compute Successful Modifications of an Argumentation System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Justified decisions are better than simple ones: explaining preferences using even swap sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.180-189</w:t>
+              <w:t xml:space="preserve">In 26th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956607v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results on Equilibria in Strategic Candidacy</w:t>
               </w:r>
@@ -9668,51 +9668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Silvia Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Brent Venable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9750,103 +9750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting Rules for the Computation of Goal-Oriented Changes in an Argumentation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Perotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leendert van Der Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA - 14th International Workshop on Computational Logic in Multi-Agent Systems - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, La Corunna, Spain. pp.51-68</w:t>
@@ -10182,90 +10182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picking the Right Expert to Make a Debate Uncontroversial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMA 2012 - Fourth International Conference on Computational Models of Argument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.486-497, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10325,51 +10325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Silvia Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Brent Venable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10401,451 +10401,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating Multiparty Persuasion with Bipolar Arguments: Discussion and Examples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">Minimal and Complete Explanations for Critical Multi-attribute Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles Formels de l'Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.119-129</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Algorithmic Decision Theory (ADT'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Piscataway New Jersey, United States. pp.121-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956608v1</w:t>
+                <w:t xml:space="preserve">hal-01212436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the outcomes of multiparty persuasion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonzon</w:t>
+                <w:t xml:space="preserve">ABA: Argumentation Based Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Kakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Kern-Isberner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argumentation in Multi-Agent Systems. Eighth International Workshop, ArgMAS 2011. Revised, Selected and Invited Papers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tapei, Taiwan. pp.9--27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33152-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33152-7_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01273221v1</w:t>
+                <w:t xml:space="preserve">hal-04305194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABA: Argumentation Based Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Kern-Isberner</w:t>
+                <w:t xml:space="preserve">On the outcomes of multiparty persuasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Argumentation in Multi-Agent Systems. Eighth International Workshop, ArgMAS 2011. Revised, Selected and Invited Papers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.86-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33152-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33152-7_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04305194v1</w:t>
+                <w:t xml:space="preserve">hal-01273221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal and Complete Explanations for Critical Multi-attribute Decisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+                <w:t xml:space="preserve">Regulating Multiparty Persuasion with Bipolar Arguments: Discussion and Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Kontarinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Algorithmic Decision Theory (ADT'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Piscataway New Jersey, United States. pp.121-134</w:t>
+              <w:t xml:space="preserve">Modèles Formels de l'Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212436v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with the dynamics of proof-standards in argumentation based decision aiding</w:t>
               </w:r>
@@ -10857,51 +10857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th European Conference on Artificial Intelligence (ECAI'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10952,51 +10952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fifth European Starting AI Researcher Symposium (STAIRS'10). co-located with ECAI 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11015,251 +11015,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argument Schemes and Critical Questions for Decision Aiding Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+                <w:t xml:space="preserve">Multiagent Incremental Learning in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauvain Bourgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
+                <w:t xml:space="preserve">Henry Soldano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd international conference on Computational Models of Argument (COMMA2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacific Rim International Workshop on Multi-Agent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.109-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89674-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489285v1</w:t>
+                <w:t xml:space="preserve">hal-01305583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent Incremental Learning in Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+                <w:t xml:space="preserve">Argument Schemes and Critical Questions for Decision Aiding Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henry Soldano</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Rim International Workshop on Multi-Agent</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd international conference on Computational Models of Argument (COMMA2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89674-6_14⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01305583v1</w:t>
+                <w:t xml:space="preserve">hal-01489285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing over actions that involve multiple criteria: A critical review</w:t>
               </w:r>
@@ -11271,51 +11271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proc. of the 9th European Conf. on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU'2007,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisia. pp.308--319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11470,51 +11470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Sadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Toni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Joint Conference on Artificial Intelligence (IJCAI-2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.679-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11539,77 +11539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An argumentation-based semantics for agent communication languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Artificial Intelligence (ECAI 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Coordination Committee on Artificial Intelligence, Jul 2002, Lyon, France. pp.38--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11634,77 +11634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling dialogues using argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on MultiAgent Systems (ICMAS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Boston, United States. pp.31-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11738,64 +11738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments, dialogue, and negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11833,51 +11833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de dialogue basé sur l'argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11915,51 +11915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cooperative behavior of an argumentation based dialogue system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12160,51 +12160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12437,51 +12437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dov Gabbay; Massimiliano Giacomin; Guillermo R. Simari; Matthias Thimm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Formal Argumentation, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College Publications, 2021</w:t>
@@ -12609,51 +12609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents: négociation, persuasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12946,51 +12946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Figueira, S. Greco, and M. Ehrgott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Multiple Criteria Decision Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 142 (1), pp.177-208, 2010, International Series in Operations Research and Management Science</w:t>
@@ -13158,51 +13158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Choice with Text: Collective Decision Making in the LLM Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bredereck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13791,51 +13791,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategical considerations for argumentative agents (preliminary report - Proceedings of the 9th International Workshop on Non-Monotonic Reasoning (NMR 2002), Toulouse, France, 19-21/04/02)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14050,51 +14050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86662ABA"/>
+    <w:nsid w:val="29C5666F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14281,51 +14281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-maudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4232-069X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061744549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maudet_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65208532" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044579115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GDJ-2592-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00563437_v1/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulle Endriss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10098-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polukarov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-025-10220-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2246863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross--Humbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Shams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13778" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09503-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-200905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hunter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Toni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-018-0088-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Airiau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.09.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-015-0918-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz L&#243;pez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.02.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8640.2012.00468.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHBMMLFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Xia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2008.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Sadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1870" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Chouaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Al Anaissy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743906" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thieyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250995" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Iwase" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Marden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04470158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontbonne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590500" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross-Humbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03842174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584238v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis de Tarl&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivet S&#233;bert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3464145" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494506" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03406884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_37" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03402616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lema&#238;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-249" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Damamme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/665" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mernissi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_47" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577821v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340345v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-139" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212603v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parsons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kontarinis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1047" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523774v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09764-0_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Luo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_28" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-161" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Perotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216397v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41392-6_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvia Pini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Brent Venable" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-486" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-111-3-486" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273221v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kakas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Kern-Isberner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489285v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305583v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Soldano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89674-6_14" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-62QP7SQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.10091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Endriss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329685v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Estivie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Black" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527121v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329484_0006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976644v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929587v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poupart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294985v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Markakis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Obraztsova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192314v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-maudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4232-069X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061744549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maudet_n_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65208532" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044579115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GDJ-2592-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00563437_v1/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulle Endriss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10098-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polukarov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-025-10220-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahc&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2023.2246863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross--Humbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Shams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13778" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03144580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-200905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09503-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hunter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Toni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-018-0088-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.09.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9560-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Airiau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Boutilier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-015-0918-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz L&#243;pez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.02.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8640.2012.00468.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHBMMLFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Xia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2008.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Sadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1870" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Chouaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Al Anaissy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743906" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thieyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250995" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Iwase" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Marden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04470158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontbonne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590500" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Gross-Humbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03842174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_12" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584238v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis de Tarl&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivet S&#233;bert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494506" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03406884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_37" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336026v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03402616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3464145" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230519v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lema&#238;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/213" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Damamme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882384v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-249" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615522v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mernissi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_47" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/665" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577821v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-139" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277428v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parsons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-161" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523777v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kontarinis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1047" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523774v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09764-0_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Luo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_28" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Perotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert van Der Torre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282048v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216397v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41392-6_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvia Pini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Brent Venable" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-486" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-111-3-486" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kakas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Kern-Isberner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273221v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956608v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Soldano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89674-6_14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-62QP7SQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.10091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Endriss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329685v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Estivie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Black" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527121v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814329484_0006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976644v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delemazure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929587v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poupart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294985v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Markakis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Obraztsova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192314v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>