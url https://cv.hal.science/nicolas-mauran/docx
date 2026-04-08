--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1274,1270 +1274,1279 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Dual-Rail Contactless MEMS Logic for Industrial Edge Computing</w:t>
+                <w:t xml:space="preserve">In-sensor computing with contactless MEMS: binary neurons for harsh environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Marković</w:t>
+                <w:t xml:space="preserve">Aleksandra Markovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Laborde</w:t>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Fanet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 38th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jan 2025, Kaohsiung, Taiwan. pp.542-545, </w:t>
+              <w:t xml:space="preserve">2025 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vancouver, Canada. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMS61431.2025.10917966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS59705.2025.11330918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227846v1</w:t>
+                <w:t xml:space="preserve">hal-05532759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS UNVEILING THE HIDDEN DYNAMICS OF BACTERIORHODOPSIN WITH MEMS-BASED ATOMIC FORCE MICROSCOPY</w:t>
+                <w:t xml:space="preserve">High-Temperature Dual-Rail Contactless MEMS Logic for Industrial Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyambulingam Subramanian</w:t>
+                <w:t xml:space="preserve">Aleksandra Marković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Casuso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 23rd International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Orlando, United States. pp.817-820, </w:t>
+              <w:t xml:space="preserve">2025 IEEE 38th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2025, Kaohsiung, Taiwan. pp.542-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Transducers61432.2025.11110349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MEMS61431.2025.10917966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251930v1</w:t>
+                <w:t xml:space="preserve">hal-05227846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes optomécaniques : vers l'AFM aux fréquences GHz</w:t>
+                <w:t xml:space="preserve">TOWARDS UNVEILING THE HIDDEN DYNAMICS OF BACTERIORHODOPSIN WITH MEMS-BASED ATOMIC FORCE MICROSCOPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyambulingham Subramanian</w:t>
+                <w:t xml:space="preserve">Suyambulingam Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Le Fur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Schwab</w:t>
+                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Shlesinger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de microscopie à sondes locales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 23rd International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Orlando, United States. pp.817-820, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Transducers61432.2025.11110349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562805v1</w:t>
+                <w:t xml:space="preserve">hal-05251930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Propagating Reaction Mechanisms in TiB2 Integrated Al/CuO Nanothermites</w:t>
+                <w:t xml:space="preserve">Sondes optomécaniques : vers l'AFM aux fréquences GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidushi Singh</w:t>
+                <w:t xml:space="preserve">Suyambulingham Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Monflier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+                <w:t xml:space="preserve">Clément Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Ilan Shlesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Rossi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Nov 2023, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Forum de microscopie à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493934v1</w:t>
+                <w:t xml:space="preserve">hal-04562805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">130-MHz Optomechanical Vibrating Sensor: Towards High Bandwidth / Ultrasensitive Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Propagating Reaction Mechanisms in TiB2 Integrated Al/CuO Nanothermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Etienne Allain</w:t>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Banniard</w:t>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Nov 2023, Boston (MA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371188v1</w:t>
+                <w:t xml:space="preserve">hal-04493934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VCSELs fabricated using self-aligned processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
+                <w:t xml:space="preserve">130-MHz Optomechanical Vibrating Sensor: Towards High Bandwidth / Ultrasensitive Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+                <w:t xml:space="preserve">Pierre-Etienne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Reig</w:t>
+                <w:t xml:space="preserve">Louise Banniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop VCSEL Day 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Seoul, South Korea. pp.819-822, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2019.8870718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857634v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VCSELs fabricated using self-aligned processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rousset</w:t>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Micro and Nano Engineering (MNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Workshop VCSEL Day 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Darmstadt, Germany. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857636v1</w:t>
+                <w:t xml:space="preserve">hal-01857634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLP-based Human Metal Model stress generator and analysis method of ESD generators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Caignet</w:t>
+                <w:t xml:space="preserve">VCSELs fabricated using self-aligned processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Besse</w:t>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Laine</w:t>
+                <w:t xml:space="preserve">Guillaume Libaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Salles</w:t>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Overstress / Electrostatic Discharge Symposium (EOS/ESD 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42nd Micro and Nano Engineering (MNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239451v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient-TLP (T-TLP): a simple method for accurate ESD protection transient behavior measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Trémouilles</w:t>
+                <w:t xml:space="preserve">TLP-based Human Metal Model stress generator and analysis method of ESD generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Delmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+                <w:t xml:space="preserve">Patrice Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Arbess</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS/ESD Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrical Overstress / Electrostatic Discharge Symposium (EOS/ESD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EOSESD.2015.7314777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056511v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscilloscope intégré sur puce appliqué à la caractérisation d'un générateur d'impulsions à 20 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Epert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2556,426 +2565,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation de diodes Schottky en diamant monocristallin protégées par plaque de champ sur Si3N4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Transient-TLP (T-TLP): a simple method for accurate ESD protection transient behavior measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+                <w:t xml:space="preserve">Antoine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Schneider</w:t>
+                <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">EOS/ESD Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, LAS VEGAS, United States. pp.258-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005917v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Transient Behavior Measurement of High- Voltage ESD Protections Based on a Very Fast Transmission-Line Pulse System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+                <w:t xml:space="preserve">Réalisation et caractérisation de diodes Schottky en diamant monocristallin protégées par plaque de champ sur Si3N4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.165-172</w:t>
+              <w:t xml:space="preserve">14ème EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445676v1</w:t>
+                <w:t xml:space="preserve">hal-01005917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accurate Transient Behavior Measurement of High- Voltage ESD Protections Based on a Very Fast Transmission-Line Pulse System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.165-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ENERGY SCAVENGING BASED ON TRANSIENT THERMAL GRADIENTS: APPLICATION TO STRUCTURAL HEALTH MONITORING OF AIRCRAFTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vanhecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, SENDAI, Japan. pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2985,176 +3119,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Hidden Dynamics of Biological Process with Optomechanical AFM with sub-µs time resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suyambulingham Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Bélacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the GDR MecaQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Atomic Force Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3213,176 +3347,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NI-Week 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Austin, TX, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de briques technologiques pour la fabrication d’un VCSEL avec un modulateur intégré verticalement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme Journees Nano, Micro et Optoelectronique (JNMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Les Issambres, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3392,117 +3526,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice d'utilisation de la station sous pointes MPI TS-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Région Occitanie. 2020, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une platine de déplacements nanométriques pour la réalisation d'un Microscope à Force Atomique (AFM) rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3558,65 +3692,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] LAAS-CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3763,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326075v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schwab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-022-00364-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03417359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gunasekaran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffian Yjjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hennequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02974151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Schwab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3028737" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2161937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05227846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS61431.2025.10917966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05251930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingam Subramanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers61432.2025.11110349" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04562805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingham Subramanian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Fur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shlesinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02371188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Allain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Banniard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2019.8870718" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#232;ges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Besse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2015.7314777" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04819714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif B&#233;lacel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01529673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02573149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326075v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schwab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-022-00364-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03417359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gunasekaran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffian Yjjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hennequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02974151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Schwab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3028737" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2161937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS59705.2025.11330918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05227846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS61431.2025.10917966" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05251930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingam Subramanian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers61432.2025.11110349" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04562805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingham Subramanian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Fur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shlesinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02371188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Allain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Banniard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2019.8870718" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#232;ges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Besse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2015.7314777" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04819714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif B&#233;lacel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01529673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02573149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>