--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -2470,277 +2470,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscilloscope intégré sur puce appliqué à la caractérisation d'un générateur d'impulsions à 20 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient-TLP (T-TLP): a simple method for accurate ESD protection transient behavior measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Epert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Caignet</w:t>
+                <w:t xml:space="preserve">Antoine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Viallon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+                <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.4</w:t>
+              <w:t xml:space="preserve">EOS/ESD Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, LAS VEGAS, United States. pp.258-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924176v1</w:t>
+                <w:t xml:space="preserve">hal-01056511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient-TLP (T-TLP): a simple method for accurate ESD protection transient behavior measurement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscilloscope intégré sur puce appliqué à la caractérisation d'un générateur d'impulsions à 20 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Delmas</w:t>
+                <w:t xml:space="preserve">Thomas Epert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS/ESD Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, LAS VEGAS, United States. pp.258-267</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056511v1</w:t>
+                <w:t xml:space="preserve">hal-00924176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et caractérisation de diodes Schottky en diamant monocristallin protégées par plaque de champ sur Si3N4</w:t>
               </w:r>
@@ -2851,51 +2851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Transient Behavior Measurement of High- Voltage ESD Protections Based on a Very Fast Transmission-Line Pulse System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nolhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326075v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schwab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-022-00364-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03417359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gunasekaran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffian Yjjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hennequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02974151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Schwab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3028737" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2161937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS59705.2025.11330918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05227846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS61431.2025.10917966" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05251930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingam Subramanian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers61432.2025.11110349" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04562805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingham Subramanian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Fur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shlesinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02371188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Allain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Banniard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2019.8870718" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#232;ges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Besse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2015.7314777" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04819714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif B&#233;lacel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01529673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02573149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326075v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schwab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-022-00364-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03417359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Gunasekaran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffian Yjjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hennequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02974151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Schwab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3028737" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2161937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2102776" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS59705.2025.11330918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05227846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS61431.2025.10917966" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05251930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingam Subramanian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers61432.2025.11110349" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04562805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyambulingham Subramanian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Fur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shlesinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02371188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Allain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Banniard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2019.8870718" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#232;ges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Besse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2015.7314777" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04819714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif B&#233;lacel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01529673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02573149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>