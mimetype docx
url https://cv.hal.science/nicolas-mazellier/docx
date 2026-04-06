--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Mazellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Free-Stream Turbulence on the Swirling Wake of a Porous Disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Raibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Free-Stream Turbulence on the Swirling Wake of a Porous Disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Raibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the internal design of a miniaturized fluidic oscillator for active flow control over a scaled NACA-4412</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF-AERO2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of a swirling motion on the wake of a porous disc: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Fuentes Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Raibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online vehicle aerodynamic drag observer with Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Gaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Control in Transportation Systems, CTS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent wake characteristics of a simplified road vehicle: simulation vs experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference in Numerical and Experimental Aerodynamics of Road Vehicles and Trains, Aerovehicles4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer for the turbulent wake of a square cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, South Korea. pp.5421-5427, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Drag Reduction and Flow Control of a Simplified Road Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24eme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Super-Hydrophobic Coatings on Free Falling Spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Eisfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Australasian Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flow separation control on a ramp using Micro-Fluidic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame vortex interactions : effect of residence time and formulation of a new efficiency funtion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag control of a sphere using a super-hydrophobic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active flow control of ramp flow by fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of the Frequency Response of a Fluidic Oscillator for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA Flow Control Conference, Washington, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Fluidic Oscillators and Their Synchronization for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, LMFA, École Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large-eddy simulation of turbulent premixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’oscillateur fluidique pour le contrôle du décollement turbulent sur une rampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, Orsay, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental characterization of a micro-oscillator for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-131:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURBULENT FLOW FIELD MEASUREMENTS IN A FAN-STIRRED COMBUSTION VESSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH EUROPEAN TURBULENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale high intensity turbulence generator applied to a high pressure turbulent burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fragner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskender Gökalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale dynamics of the spatial Fourier vorticity modes in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International conference on physics in signal &amp; image processing (PSIP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques spatio-temporelles des modes de Fourier spatiaux de la vorticité en turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale dynamics of the spatial Fourier vorticity modes in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale dynamics of the spatial Fourier vorticity modes in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Fluid Mechanic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to immersed superhydrophobic surfaces: Acoustic inspection of air plastron layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (11), pp.114905. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/ghsv-hy11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Manual CT Scan Reading for Planning the Pathway to Peripheral Pulmonary Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Amante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Trisolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bronchology &amp; Interventional Pulmonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (3), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/LBR.0000000000001012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling analysis of the swirling wake of a porous disc: application to wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fuentes Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1003, pp.A34. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.1215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the role of boundary layers around a supersonic cylinder in rarefied flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2996 (1), pp.160002. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0187514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-wake survey of an Ahmed body comparing low- & high-fidelity numerical models with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.195-208. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time feedback stall control of an airfoil at large Reynolds numbers using linear genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamaning Quansah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Maceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.045108. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the onset of instability in the wake of super-hydrophobic spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.108709. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2020.108709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag modification induced by free-stream turbulence effects on a simplified road vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (10), pp.105108. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pressure reconstruction based on planar particle image velocimetry and sparse sensor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03059-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the switching mechanisms of a Coanda fluidic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 299, pp.111618. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of salient flow features in the wake of a 25°-Ahmed model using microjets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrukh Alvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2645-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass entrainment-based model for separating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (11), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.114702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of super-hydrophobic falling spheres: influence of the air layer deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 850, pp.646-673. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame-vortex interaction: Effect of residence time and formulation of a new efficiency function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.1843 - 1851. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of separated shear layers: an investigation of mass entrainment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 826, pp.851 - 887. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed‑loop separation control over a sharp edge ramp using genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Debien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai A. F. F. von Krbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (40), pp.40. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-016-2126-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large eddy simulation of turbulent premixed combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.393 - 409. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13647830.2016.1139749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.109 - 114. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical properties of turbulent premixed flames and other corrugated interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.013116. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.013116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pressure effects on the small scale wrinkling of turbulent premixed Bunsen flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fragner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskender Gökalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.1527 - 1535. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale High Intensity Turbulence Generator Applied to a High Pressure Turbulent Burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fragner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskender Gökalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94 (1), pp.263-283. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-014-9556-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence characterization of a high-pressure high-temperature fan-stirred combustion vessel using LDV, PIV and TR-PIV measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (1), pp.1636. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-013-1636-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient and smooth edge ramps inducing turbulent boundary layer separation: Flow characterization for control perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Debien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (6-7), pp.356-362. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic bluff body drag reduction by self-adaptive porous flaps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Feuvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 340, pp.81-94. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation between coherent and turbulent fluctuations: what can we learn from the empirical mode decomposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (2), pp.527-541. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1069-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la portance aérodynamique d'un profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (5), pp.515-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence without Richardson-Kolmogorov cascade.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vassilicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.075101. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3453708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale energy injection: a new tool to generate intense homogeneous and isotropic turbulence for premixed combustion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Danaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (43), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2010.519708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turbulence dissipation constant is not universal because of its universal dependence on large-scale flow topology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vassilicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.015101. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2832778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of spatial Fourier modes in turbulence: Sweeping effect, long-time correlations and temporal intermittency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2006-00354-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of Fourier Modes of Velocity and Vorticity in Turbulent Flows: Intermittency and Long-Range Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1-4 (95(20)), pp.200-203. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Vorticity Velocity Measurements in Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72, pp.245-271. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:APPL.0000044414.48888.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle du champ de vorticité en turbulence : mesures par corrélation acoustique dynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Mazellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Free-Stream Turbulence on the Swirling Wake of a Porous Disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Raibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Free-Stream Turbulence on the Swirling Wake of a Porous Disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Raibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the internal design of a miniaturized fluidic oscillator for active flow control over a scaled NACA-4412</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF-AERO2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of a swirling motion on the wake of a porous disc: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Fuentes Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Raibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online vehicle aerodynamic drag observer with Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Gaouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Control in Transportation Systems, CTS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent wake characteristics of a simplified road vehicle: simulation vs experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference in Numerical and Experimental Aerodynamics of Road Vehicles and Trains, Aerovehicles4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer for the turbulent wake of a square cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, South Korea. pp.5421-5427, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Drag Reduction and Flow Control of a Simplified Road Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24eme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Super-Hydrophobic Coatings on Free Falling Spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Eisfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Australasian Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flow separation control on a ramp using Micro-Fluidic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag control of a sphere using a super-hydrophobic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame vortex interactions : effect of residence time and formulation of a new efficiency funtion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active flow control of ramp flow by fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of the Frequency Response of a Fluidic Oscillator for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA Flow Control Conference, Washington, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Fluidic Oscillators and Their Synchronization for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, LMFA, École Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large-eddy simulation of turbulent premixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’oscillateur fluidique pour le contrôle du décollement turbulent sur une rampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, Orsay, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental characterization of a micro-oscillator for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-131:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURBULENT FLOW FIELD MEASUREMENTS IN A FAN-STIRRED COMBUSTION VESSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14TH EUROPEAN TURBULENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale high intensity turbulence generator applied to a high pressure turbulent burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fragner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskender Gökalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale dynamics of the spatial Fourier vorticity modes in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International conference on physics in signal &amp; image processing (PSIP 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques spatio-temporelles des modes de Fourier spatiaux de la vorticité en turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale dynamics of the spatial Fourier vorticity modes in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale dynamics of the spatial Fourier vorticity modes in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Fluid Mechanic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to immersed superhydrophobic surfaces: Acoustic inspection of air plastron layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (11), pp.114905. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/ghsv-hy11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Manual CT Scan Reading for Planning the Pathway to Peripheral Pulmonary Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Amante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Trisolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bronchology &amp; Interventional Pulmonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (3), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/LBR.0000000000001012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling analysis of the swirling wake of a porous disc: application to wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fuentes Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1003, pp.A34. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.1215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the role of boundary layers around a supersonic cylinder in rarefied flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2996 (1), pp.160002. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0187514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-wake survey of an Ahmed body comparing low- & high-fidelity numerical models with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.195-208. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time feedback stall control of an airfoil at large Reynolds numbers using linear genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamaning Quansah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Maceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.045108. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the onset of instability in the wake of super-hydrophobic spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.108709. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2020.108709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag modification induced by free-stream turbulence effects on a simplified road vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (10), pp.105108. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pressure reconstruction based on planar particle image velocimetry and sparse sensor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03059-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the switching mechanisms of a Coanda fluidic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 299, pp.111618. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of salient flow features in the wake of a 25°-Ahmed model using microjets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrukh Alvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2645-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass entrainment-based model for separating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierric Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (11), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.114702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake of super-hydrophobic falling spheres: influence of the air layer deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 850, pp.646-673. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame-vortex interaction: Effect of residence time and formulation of a new efficiency function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.1843 - 1851. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of separated shear layers: an investigation of mass entrainment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 826, pp.851 - 887. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed‑loop separation control over a sharp edge ramp using genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Debien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai A. F. F. von Krbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (40), pp.40. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-016-2126-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large eddy simulation of turbulent premixed combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.393 - 409. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13647830.2016.1139749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.109 - 114. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical properties of turbulent premixed flames and other corrugated interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.013116. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.013116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pressure effects on the small scale wrinkling of turbulent premixed Bunsen flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fragner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskender Gökalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.1527 - 1535. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale High Intensity Turbulence Generator Applied to a High Pressure Turbulent Burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fragner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskender Gökalp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94 (1), pp.263-283. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-014-9556-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence characterization of a high-pressure high-temperature fan-stirred combustion vessel using LDV, PIV and TR-PIV measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (1), pp.1636. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-013-1636-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient and smooth edge ramps inducing turbulent boundary layer separation: Flow characterization for control perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Debien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (6-7), pp.356-362. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic bluff body drag reduction by self-adaptive porous flaps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Feuvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 340, pp.81-94. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation between coherent and turbulent fluctuations: what can we learn from the empirical mode decomposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (2), pp.527-541. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1069-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la portance aérodynamique d'un profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (5), pp.515-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale energy injection: a new tool to generate intense homogeneous and isotropic turbulence for premixed combustion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Danaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (43), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2010.519708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence without Richardson-Kolmogorov cascade.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vassilicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.075101. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3453708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turbulence dissipation constant is not universal because of its universal dependence on large-scale flow topology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vassilicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.015101. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2832778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of spatial Fourier modes in turbulence: Sweeping effect, long-time correlations and temporal intermittency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.219-224. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2006-00354-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of Fourier Modes of Velocity and Vorticity in Turbulent Flows: Intermittency and Long-Range Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1-4 (95(20)), pp.200-203. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Vorticity Velocity Measurements in Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72, pp.245-271. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:APPL.0000044414.48888.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle du champ de vorticité en turbulence : mesures par corrélation acoustique dynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelaziz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raibaudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopez Quesada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fuentes Noriega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gaouti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thiam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03268422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zeidan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Eisfelder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taylor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4234" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Galmiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fragner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poulain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ghsv-hy11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Amante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Trisolini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/LBR.0000000000001012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes Noriega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kovacs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187514" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.05.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamaning Quansah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maceda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087874" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2020.108709" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062232" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Shanmughan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03059-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297254v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mcnally" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Alvi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2645-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Stella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.172" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai A. F. F. von Krbek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duriez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2126-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1139749" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9556-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1636-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Feuvrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.11.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1069-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vassilicos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3453708" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00354-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183632v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.200203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000044414.48888.25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRF6XN0M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelaziz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raibaudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopez Quesada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Fuentes Noriega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gaouti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thiam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03268422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zeidan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Eisfelder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taylor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4234" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Galmiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fragner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poulain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ghsv-hy11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Amante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Trisolini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/LBR.0000000000001012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes Noriega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kovacs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187514" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.05.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamaning Quansah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maceda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087874" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2020.108709" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062232" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Shanmughan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03059-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297254v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mcnally" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Alvi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2645-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Stella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.172" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai A. F. F. von Krbek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duriez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2126-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1139749" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9556-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1636-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Feuvrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.11.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1069-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vassilicos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3453708" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00354-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183632v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.200203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000044414.48888.25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRF6XN0M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>