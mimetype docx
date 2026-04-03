--- v0 (2026-03-06)
+++ v1 (2026-04-03)
@@ -3333,51 +3333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4B2A4A1"/>
+    <w:nsid w:val="DDDC0A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>