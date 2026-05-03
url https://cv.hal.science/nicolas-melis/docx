--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -872,1207 +872,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akt Inhibition as Preconditioning Treatment to Protect Kidney Cells against Anoxia</w:t>
+                <w:t xml:space="preserve">Imaging Neutrophil Migration in the Mouse Skin to Investigate Subcellular Membrane Remodeling Under Physiological Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagawat Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carcy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Weigert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23010152⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/63581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507337v1</w:t>
+                <w:t xml:space="preserve">hal-05080527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Neutrophil Migration in the Mouse Skin to Investigate Subcellular Membrane Remodeling Under Physiological Conditions</w:t>
+                <w:t xml:space="preserve">Akt Inhibition as Preconditioning Treatment to Protect Kidney Cells against Anoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Weigert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 183, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/63581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23010152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080527v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eukaryotic initiation factor 5A (eIF5A1), the molecule, mechanisms and recent insights into the pathophysiological roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duranton</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-021-03577-z⟩</w:t>
+              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13578-021-00733-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176556v1</w:t>
+                <w:t xml:space="preserve">hal-03507311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcineurin inhibitors suppress acute graft-versus-host disease via NFAT-independent inhibition of T cell receptor signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shizuka Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debjani Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Weigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI147683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eukaryotic initiation factor 5A (eIF5A1), the molecule, mechanisms and recent insights into the pathophysiological roles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hauet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13578-021-00733-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-021-03577-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507311v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LTB4–BLT1 axis regulates actomyosin and β2-integrin dynamics during neutrophil extravasation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bhagawat Subramanian</w:t>
+                <w:t xml:space="preserve">Inhibition of eIF5A hypusination pathway as a new pharmacological target for stroke therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devorah Gallardo</w:t>
+                <w:t xml:space="preserve">Jonas Friard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Heurteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201910215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.0271678X2092888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X20928882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080536v1</w:t>
+                <w:t xml:space="preserve">hal-02899981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of eIF5A hypusination pathway as a new pharmacological target for stroke therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Gouix</w:t>
+                <w:t xml:space="preserve">The LTB4–BLT1 axis regulates actomyosin and β2-integrin dynamics during neutrophil extravasation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagawat Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Friard</w:t>
+                <w:t xml:space="preserve">Weiye Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Heurteaux</w:t>
+                <w:t xml:space="preserve">Devorah Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.0271678X2092888. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X20928882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201910215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899981v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging therapeutic strategies for transplantation-induced acute kidney injury: protecting the organelles and the vascular bed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new pharmacological preconditioning-based target: from drosophila to kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Kaminski</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conditioning Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153427v1</w:t>
+                <w:t xml:space="preserve">hal-02265197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pharmacological preconditioning-based target: from drosophila to kidney transplantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging therapeutic strategies for transplantation-induced acute kidney injury: protecting the organelles and the vascular bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hauet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yse Sauvageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conditioning Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (6), pp.495-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14728222.2019.1609451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265197v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pak1 Kinase Promotes Activated T Cell Trafficking by Regulating the Expression of L-Selectin and CCR7</w:t>
               </w:r>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhagawat Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Weigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Samelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2227,51 +2227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Weigert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 128, pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2586,51 +2586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Cartilage Phenotype in CD4-Cre-Conditional SOS-Deficient Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devorah Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenmei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,51 +2720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting CFTR inhibition: a comparative study of CFTR inh -172 and GlyH-101 inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,51 +3333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDDC0A43"/>
+    <w:nsid w:val="0CDEBB76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3564,51 +3564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-melis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7456-6232" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187375496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/236145541852696601915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Allart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251347810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burdeyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jordan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brishoual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.70095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stuelten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;lis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagawat Subramanian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Kimicata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desu Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Weigert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63581" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuka Otsuka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gaida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Dutta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI147683" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00733-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devorah Gallardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201910215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gouix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Friard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heurteaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X20928882" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yse Sauvageon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaminski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2019.1609451" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dios-Esponera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Samelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomwat Amornphimoltham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Thompson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.07.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Strazic Geljic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boukhechba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2396" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmei Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00343" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cougnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendahhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rubera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duranton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cougnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mograbi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.355" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466033v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rubera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duranton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Chargui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.06.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-melis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7456-6232" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187375496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/236145541852696601915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Allart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251347810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burdeyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jordan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brishoual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.70095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stuelten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;lis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagawat Subramanian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Kimicata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desu Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Weigert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63581" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00733-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuka Otsuka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gaida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Dutta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI147683" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gouix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Friard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heurteaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X20928882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devorah Gallardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201910215" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yse Sauvageon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaminski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2019.1609451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dios-Esponera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Samelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomwat Amornphimoltham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Thompson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.07.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Strazic Geljic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boukhechba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2396" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmei Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00343" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cougnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendahhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rubera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duranton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cougnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mograbi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.355" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466033v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rubera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duranton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Chargui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.06.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>