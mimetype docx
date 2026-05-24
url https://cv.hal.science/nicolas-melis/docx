--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -738,814 +738,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smurf2 Regulates Inflammation and Collagen Processing in Cutaneous Wound Healing through Transforming Growth Factor-β/Smad3 Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Akt Inhibition as Preconditioning Treatment to Protect Kidney Cells against Anoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Stuelten</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Megan Kimicata</w:t>
+                <w:t xml:space="preserve">Romain Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.08.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23010152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080521v1</w:t>
+                <w:t xml:space="preserve">hal-03507337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Neutrophil Migration in the Mouse Skin to Investigate Subcellular Membrane Remodeling Under Physiological Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Smurf2 Regulates Inflammation and Collagen Processing in Cutaneous Wound Healing through Transforming Growth Factor-β/Smad3 Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Stuelten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhagawat Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desu Chen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Megan Kimicata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/63581⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192 (12), pp.1699-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080527v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akt Inhibition as Preconditioning Treatment to Protect Kidney Cells against Anoxia</w:t>
+                <w:t xml:space="preserve">Imaging Neutrophil Migration in the Mouse Skin to Investigate Subcellular Membrane Remodeling Under Physiological Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagawat Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carcy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Weigert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.152. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23010152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/63581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507337v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eukaryotic initiation factor 5A (eIF5A1), the molecule, mechanisms and recent insights into the pathophysiological roles</w:t>
+                <w:t xml:space="preserve">Calcineurin inhibitors suppress acute graft-versus-host disease via NFAT-independent inhibition of T cell receptor signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tauc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Cougnon</w:t>
+                <w:t xml:space="preserve">Shizuka Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debjani Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carcy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hauet</w:t>
+                <w:t xml:space="preserve">Roberto Weigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13578-021-00733-y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI147683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507311v1</w:t>
+                <w:t xml:space="preserve">hal-05080532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcineurin inhibitors suppress acute graft-versus-host disease via NFAT-independent inhibition of T cell receptor signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shizuka Otsuka</w:t>
+                <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roberto Weigert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI147683⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-021-03577-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080532v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eukaryotic initiation factor 5A (eIF5A1), the molecule, mechanisms and recent insights into the pathophysiological roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duranton</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (4), </w:t>
+              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-021-03577-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13578-021-00733-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176556v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of eIF5A hypusination pathway as a new pharmacological target for stroke therapy</w:t>
               </w:r>
@@ -1665,77 +1665,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LTB4–BLT1 axis regulates actomyosin and β2-integrin dynamics during neutrophil extravasation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhagawat Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiye Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,51 +1799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new pharmacological preconditioning-based target: from drosophila to kidney transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Bourourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conditioning Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -2084,64 +2084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dios-Esponera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhagawat Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Weigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Samelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2227,51 +2227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Weigert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 128, pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2299,472 +2299,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium enhances reconstructive properties of a calcium phosphate bone biomaterial</w:t>
+                <w:t xml:space="preserve">Unexpected Cartilage Phenotype in CD4-Cre-Conditional SOS-Deficient Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Strazic Geljic</w:t>
+                <w:t xml:space="preserve">Geoffrey Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devorah Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenmei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schaub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Mellier</w:t>
+                <w:t xml:space="preserve">Julian Lui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.2396⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01845107v1</w:t>
+                <w:t xml:space="preserve">hal-04772669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting eIF5A Hypusination Prevents Anoxic Cell Death through Mitochondrial Silencing and Improves Kidney Transplant Outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gallium enhances reconstructive properties of a calcium phosphate bone biomaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Strazic Geljic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+                <w:t xml:space="preserve">Florian Boukhechba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016010012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.854-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/term.2396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465982v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01845107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Cartilage Phenotype in CD4-Cre-Conditional SOS-Deficient Mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting eIF5A Hypusination Prevents Anoxic Cell Death through Mitochondrial Silencing and Improves Kidney Transplant Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Lui</w:t>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (3), pp.811-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772669v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting CFTR inhibition: a comparative study of CFTR inh -172 and GlyH-101 inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,283 +2847,283 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CFTR in oxidative stress and suicidal death of renal cells during cisplatin-induced nephrotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Rubera</w:t>
+                <w:t xml:space="preserve">I. Rubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Duranton</w:t>
+                <w:t xml:space="preserve">C. Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (10), pp.e817-e817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/cddis.2013.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082614v1</w:t>
+                <w:t xml:space="preserve">hal-02466033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CFTR in oxidative stress and suicidal death of renal cells during cisplatin-induced nephrotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rubera</w:t>
+                <w:t xml:space="preserve">C Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duranton</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">M Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (10), pp.e817-e817. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2013.355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2013.355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02466033v1</w:t>
+                <w:t xml:space="preserve">hal-05082614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFTR Is Involved in the Fine Tuning of Intracellular Redox Status</w:t>
               </w:r>
@@ -3333,51 +3333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CDEBB76"/>
+    <w:nsid w:val="9A7BB288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3564,51 +3564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-melis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7456-6232" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187375496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/236145541852696601915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Allart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251347810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burdeyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jordan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brishoual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.70095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stuelten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;lis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagawat Subramanian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Kimicata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.08.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desu Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Weigert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63581" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00733-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuka Otsuka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gaida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Dutta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI147683" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gouix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Friard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heurteaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X20928882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devorah Gallardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201910215" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yse Sauvageon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaminski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2019.1609451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dios-Esponera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Samelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomwat Amornphimoltham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Thompson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.07.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Strazic Geljic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boukhechba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2396" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmei Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00343" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cougnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendahhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rubera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duranton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cougnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mograbi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.355" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466033v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rubera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duranton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Chargui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.06.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-melis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7456-6232" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187375496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/236145541852696601915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Allart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x251347810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burdeyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jordan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brishoual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.70095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010152" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stuelten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;lis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagawat Subramanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Kimicata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.08.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desu Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Weigert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63581" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuka Otsuka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gaida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Dutta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI147683" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00733-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gouix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Friard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heurteaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X20928882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devorah Gallardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201910215" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yse Sauvageon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaminski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2019.1609451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dios-Esponera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Samelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomwat Amornphimoltham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Thompson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.07.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmei Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00343" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Strazic Geljic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boukhechba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2396" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cougnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendahhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rubera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duranton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mograbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.355" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rubera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duranton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cougnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Chargui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.06.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>