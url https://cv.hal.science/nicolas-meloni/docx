--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nicolas Méloni </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nicolas Méloni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1103,1660 +1109,1723 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00174648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact variable-base ECC scalar multiplication using Euclidean addition chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equality Tests in the Polynomial Modular Number System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Security and Cryptography (SECRYPT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on the Arithmetic of Finite Fields 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Santander, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210582v1</w:t>
+                <w:t xml:space="preserve">hal-05586823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de chaines d'additions euclidiennes pour la multiplication scalaire sur des courbes elliptiques munies d'endomorphismes efficaces.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Herbaut</w:t>
+                <w:t xml:space="preserve">New Versions of Miller-loop Secured against Side-Channel Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Ghammam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Véron</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fouotsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Codage et Cryptographie 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAIFI: International Workshop on the Arithmetic of Finite Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Chengdu, France. pp.269-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22944-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824008v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Digit Representation of Integers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact variable-base ECC scalar multiplication using Euclidean addition chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anwar Hasan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Security and Cryptography (SECRYPT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online Event, Italy. pp.531-539, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010551705310539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311485v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Hardware Implementation of Short Addition Chains Recoding for ECC Scalar Multiplication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+                <w:t xml:space="preserve">Utilisation de chaines d'additions euclidiennes pour la multiplication scalaire sur des courbes elliptiques munies d'endomorphismes efficaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangan-Yssouf Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas: Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Codage et Cryptographie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171095v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance GHASH Function for Long Messages</w:t>
+                <w:t xml:space="preserve">Random Digit Representation of Integers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Hasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACNS 2010 - 8th International Conference on Applied Cryptography and Network Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARITH 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13708-2_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01279437v1</w:t>
+                <w:t xml:space="preserve">hal-01311485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Euclidean Addition Chain Generation and Its Application to Point Multiplication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full Hardware Implementation of Short Addition Chains Recoding for ECC Scalar Multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yvan Liardet</w:t>
+                <w:t xml:space="preserve">Julien Proy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Veyrat-Charvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDOCRYPT 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compas: Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674251v1</w:t>
+                <w:t xml:space="preserve">hal-01171095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptic Curve Point Scalar Multiplication Combining Yao's Algorithm and Double Bases</w:t>
+                <w:t xml:space="preserve">High Performance GHASH Function for Long Messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. A. Hasan</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems - CHES 2009- 11th international workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04138-9_22⟩</w:t>
+              <w:t xml:space="preserve">ACNS 2010 - 8th International Conference on Applied Cryptography and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Beijing, China. pp.154-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13708-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279431v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes d'addition euclidienne et logarithme discret</w:t>
+                <w:t xml:space="preserve">Random Euclidean Addition Chain Generation and Its Application to Point Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yvan Liardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées C2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INDOCRYPT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Hyderabad, India. pp.238-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17401-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680306v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Point Addition Formulae for ECC Applications</w:t>
+                <w:t xml:space="preserve">Elliptic Curve Point Scalar Multiplication Combining Yao's Algorithm and Double Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Hasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAIFI: Workshop on the Arithmetic of Finite Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73074-3_15⟩</w:t>
+              <w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems - CHES 2009- 11th international workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.304--316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04138-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00188957v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPA Resistant Elliptic Curve Cryptosystem using Addition Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Byrne</w:t>
+                <w:t xml:space="preserve">Chaînes d'addition euclidienne et logarithme discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Véron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITNG'07: 4th International Conference on Information Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fréjus, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00153368v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residue systems efficiency for modular products summation: Application to Elliptic Curves Cryptography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+                <w:t xml:space="preserve">SPA Resistant Elliptic Curve Cryptosystem using Addition Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William P. Marnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE : Advanced Signal Processing Algorithms, Architectures, and Implementations XVI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITNG'07: 4th International Conference on Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, U.S.A., pp.995-1000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITNG.2007.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00146450v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00153368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Modular Inversion in RNS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Point Addition Formulae for ECC Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE'05: Advanced Signal Processing AlgorithmsArchitectures and Implementations XV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAIFI: Workshop on the Arithmetic of Finite Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Madrid, Spain. pp.189-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73074-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106063v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00188957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient RNS Bases for Cryptography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Residue systems efficiency for modular products summation: Application to Elliptic Curves Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress Scientific Computation, Applied Mathematics and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE : Advanced Signal Processing Algorithms, Architectures, and Implementations XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106470v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00146450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Versions of Miller-loop Secured against Side-Channel Attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loubna Ghammam</w:t>
+                <w:t xml:space="preserve">Study of Modular Inversion in RNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fouotsa</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arithmetic of Finite Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13638, Springer International Publishing, pp.269-287, 2023, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">SPIE'05: Advanced Signal Processing AlgorithmsArchitectures and Implementations XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, San Diego, CA (USA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient RNS Bases for Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22944-2_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03934165v1</w:t>
+                <w:t xml:space="preserve">Thomas Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IMACS World Congress Scientific Computation, Applied Mathematics and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Montgomery Ladder for Elliptic Curves Defined over $\F_p$ and RNS Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 06041, LIR. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2766,114 +2835,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic for Cryptography based on Elliptic Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université de Montpellier 2, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03340148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3020,51 +3089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan Yssouf Dosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Palma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-025-00382-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2023033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03635347v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3190368" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan-Yssouf Dosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Herbaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0190-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hasan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2014.2360539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Hosseinzadeh Namin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.276" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-011-0013-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Byrne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Crowe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Marnane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2007.015399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00174648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Popovici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.2.10.52-62" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210582v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010551705310539" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01311485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13708-2_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17401-8_18" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04138-9_22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00188957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73074-3_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duquesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ghammam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fouotsa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22944-2_17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03340148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan Yssouf Dosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Palma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-025-00382-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2023033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03635347v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3190368" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan-Yssouf Dosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Herbaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0190-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hasan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2014.2360539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Hosseinzadeh Namin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.276" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-011-0013-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Byrne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Crowe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Marnane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2007.015399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00174648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Popovici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.2.10.52-62" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ghammam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fouotsa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22944-2_17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010551705310539" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01311485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13708-2_10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17401-8_18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04138-9_22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00188957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73074-3_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duquesne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03340148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>