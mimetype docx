--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -260,569 +260,569 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines du tourisme thermal et de la villégiature en montagne des Pyrénées et d’ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Esteban Castaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse Presses universitaires du Midi, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines du tourisme thermal et de la villégiature en montagne des Pyrénées et d’ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Esteban Castañer Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Midi, 20, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12dtx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12dtx⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05397047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine du tourisme thermal et de la villégiature en montagne des Pyrénées et d’ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castañer Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Midi, pp.278, 2023, Patrimoines, Nicolas Adell, 2810712638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Armée dans la ville : forces en présence, architectures et espaces urbains partagés (XVIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Midi. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nicolas Meynen, 978-2-8107-0780-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rollet de l'Isle (1859-1943). Martinique Mission scientifique 1902</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires des Antilles, pp.116, 2022, Histoire et archéologie de la Caraïbe, 9791095177388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Castaner-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 164 p., 2021, 2-35311-120-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermalisme et Patrimoine dans les zones de montagne en Europe du XVIIIe au XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...412 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1493,51 +1493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castañer Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1646,50 +1646,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’armée dans la ville : un acteur oublié de la composition urbaine. Etude du casernement à Toulouse de la Révolution à 1870</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Midi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Armée dans la ville : forces en présence, architectures et espaces urbains partagés (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-92, 2022, Patrimoine militaire, 978-2-8107-0780-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface : Pierre Fabre et Roger Taillibert. L’industriel et l’architecte : Histoire d’une longue collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Fabre et Roger Taillibert. L’industriel et l’architecte : Histoire d’une longue collaboration</w:t>
             </w:r>
@@ -1698,130 +1771,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tempus artis, 978-2-8107-1201-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406740v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04398970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction / Les stations thermales secondaires en France aux XIXe et XXe siècles. Une autre histoire du thermalisme ?</w:t>
               </w:r>
@@ -3911,217 +3911,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet Ars Teknè : les savoir-faire artistiques de l’Antiquité à nos jours. Approche diachronique des sciences historiques aux sciences des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Ars Teknè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UT2J et laboratoires Traces (UMR 5608), Framespa (UMR 5136), PLH (EA 4601) et le labex SMS, dir. Sophie Duhem, Jan 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La brique : perspectives diachroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Terrae - Atelier Operandi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UT2J et laboratoires Traces (UMR 5608) et Framespa (UMR 5136), dir. Sandrine Victor, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599661v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04599665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1940-1980, Toulouse : la brique mise à nu ?</w:t>
               </w:r>
@@ -4202,51 +4202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thermalisme dans les zones de montagne européenne : patrimoine et nouvelles problématiques de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Castaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5272,51 +5272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE4629A9"/>
+    <w:nsid w:val="F9CBAFCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5503,51 +5503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-meynen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6074-4947" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072552867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolas.meynen@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Casta&#241;er Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meynen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dtx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04371615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/universite/organisation/presses-universitaires-du-midi-pum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03148115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner-Munoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/hc/thermalisme-et-patrimoines-dans-les-zones-de-montagne-en-europe-du-xviiie-au-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Defendre-la-mer~.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Fortifier-la-montagne-XVIIIe-XXe~.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Battre-le-littoral~.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notter Annick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=2476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Mathon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Froeschl&#233;-Chopard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04392343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04406740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04398970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04399923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Baglin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9791093498478-histoire-de-l-universite-de-toulouse-t-1-le-moyen-age-xiiie-xve-siecle-jacques-verger-patrice-foissac/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04398982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Fortifier-la-montagne-XVIIIe-XXe~.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04399826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04401828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04401833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coop-breizh.fr/3379-voyage-en-prefecture-du-finistere-2147483647.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carlier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04392774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04377466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01959002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01958998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00471641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04599656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fradier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04599661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04599665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04599653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00481467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00471553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03186703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05281463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30052" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-meynen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6074-4947" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072552867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolas.meynen@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meynen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Casta&#241;er Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dtx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04371615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/universite/organisation/presses-universitaires-du-midi-pum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03148115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner-Munoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/hc/thermalisme-et-patrimoines-dans-les-zones-de-montagne-en-europe-du-xviiie-au-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Defendre-la-mer~.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Fortifier-la-montagne-XVIIIe-XXe~.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Battre-le-littoral~.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notter Annick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=2476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Mathon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Froeschl&#233;-Chopard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04392343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04398970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04406740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04399923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Baglin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9791093498478-histoire-de-l-universite-de-toulouse-t-1-le-moyen-age-xiiie-xve-siecle-jacques-verger-patrice-foissac/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04398982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Fortifier-la-montagne-XVIIIe-XXe~.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04399826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04401828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04401833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coop-breizh.fr/3379-voyage-en-prefecture-du-finistere-2147483647.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carlier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04392774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04377466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01959002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01958998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00471641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04599656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fradier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04599665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04599661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04599653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02055089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00481467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00471553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03186703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05281463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30052" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>