--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas MINIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">263810216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biostatisticien, programmeur SNDS.MPH & Docteur en biologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon parcours est celui d'une personne curieuse et voulant comprendre en détails le monde qui l'entoure. Cela m'a poussé dans un premier temps dans la direction de l’ingénierie biomédicale, curiosité que j'ai poussée au point de réaliser une thèse en bio-ingénierie. Aujourd'hui, j'ai trouvé ma voie dans la manipulation de données de santé et, après un diplôme en épidémiologie/santé publique, je renforce au fil des missions mon expertise du SNDS. Au delà des compétences techniques acquises et mises en pratiques dans plusieurs projets (au sein d'instituts de recherche et en agence publique, notamment), mon background en biologie me permet de me démarquer de mes pairs par une compréhension poussée de la nature des données manipulées.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a simple treatment eligibility score (HEPSANET) to decentralise hepatitis B care in Africa: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nanelin Guingané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Okeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edford Sinkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgeir Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.323-332. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(23)00449-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04613434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an organ-on-chip microfluidic device incorporating an actuatable hydrogel layer to produce barrier tissue mimicries on chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioengineering. Université de Technologie de Compiègne, 2021. English. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021COMP2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03747216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId19"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas MINIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">263810216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biostatisticien, programmeur SNDS.MPH & Docteur en biologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon parcours est celui d'une personne curieuse et voulant comprendre en détails le monde qui l'entoure. Cela m'a poussé dans un premier temps dans la direction de l’ingénierie biomédicale, curiosité que j'ai poussée au point de réaliser une thèse en bio-ingénierie. Aujourd'hui, j'ai trouvé ma voie dans la manipulation de données de santé et, après un diplôme en épidémiologie/santé publique, je renforce au fil des missions mon expertise du SNDS. Au delà des compétences techniques acquises et mises en pratiques dans plusieurs projets (au sein d'instituts de recherche et en agence publique, notamment), mon background en biologie me permet de me démarquer de mes pairs par une compréhension poussée de la nature des données manipulées.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inequalities in COVID-19-related years of life lost in metropolitan France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Haneef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mahrouseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-025-01704-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a simple treatment eligibility score (HEPSANET) to decentralise hepatitis B care in Africa: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nanelin Guingané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Okeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edford Sinkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgeir Johannessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.323-332. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(23)00449-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04613434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an organ-on-chip microfluidic device incorporating an actuatable hydrogel layer to produce barrier tissue mimicries on chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioengineering. Université de Technologie de Compiègne, 2021. English. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021COMP2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03747216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId25"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5573392F"/>
+    <w:nsid w:val="CD1C7E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-minier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263810216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04613434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nanelin Guingan&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Okeke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edford Sinkala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgeir Johannessen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(23)00449-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03747216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COMP2644" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-minier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263810216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Haneef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mahrouseh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bessonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01704-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04613434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nanelin Guingan&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Okeke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edford Sinkala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgeir Johannessen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(23)00449-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03747216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COMP2644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>