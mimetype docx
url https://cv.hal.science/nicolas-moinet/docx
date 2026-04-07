--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Moinet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition-contestation-affrontement ou l’art de « gagner la guerre avant la guerre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Péninsule coréenne : tensions ravivées, ambitions nouvelles, 132, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences clés d’une mission de renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Renseignement économique et entreprise : entre opportunités et menaces, 38, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sestr.038.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la révolution culturelle du renseignement dans la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’Union européenne face à ses défis, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une autre culture du renseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les coulisses du renseignement (440), pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive au prisme de la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d'intelligence économique algérien : analyse au prisme de la théorie de l'acteur réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intelligence économique africaine, 15 (2023/1), pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une stratégie d’intelligence économique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la France, 75, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la stratégie agile et intégrée de la puissance chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la Chine, 73, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre conceptuel d'analyse de l'intelligence territoriale « pleine et parfaite » : les apports de l'utopie concrète d'Ernst Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence américaine en France ou l’art de cacher dans la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La France en Afrique : fin de partie ?, 116, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Les guerres pour, par et contre l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les guerres pour, par et contre l'information, 13, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté économique de la France : Quels enjeux ? Quelles menaces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Maison Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grèce-Turquie-Libye : Tensions autour des ressources énergétiques en Méditerranée orientale, 105, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité-paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le renseignement, 2019/1 (10), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pstrat.010.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation - La vente d'Alstom à General Electric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en stratégie et management - Exit, voice or loyalty, 8 (285), pp.211-227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en Algérie : Bilan et analyses après 13 ans d’existence officielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sofiane Salaouatchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a tweet affect the e-reputation of a company ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2017.651454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76 (3), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/5-6 (275-276), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.275.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Risques mineurs, changements majeurs, 45, http://communicationorganisation.revues.org/4607. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1994-2014 : quelle organisation de l'intelligence économique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques informationnels liés à la concurrence : d'une vision statique à une conception dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : vers une nouvelle dynamique de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication: vers une sémiotique communicationnelle, 3, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique : un concept, quatre courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Renseignement en entreprise, 12, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrogance, entre incommunication et imposture stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.177-183. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'Internet dans les outils d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication, dimension oubliée de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une culture du renseignement : Retour sur les racines d’une innovation « à la française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le défi du renseignement, 13, pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux d'experts à l'expertise 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 6, pp 35 à 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté, compétitivité, sécurité : la communication scientifique entre coopération et concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Combattre la piraterie maritime, 2009/1 (7), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/secug.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épistémologie de l’intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information utile à la connaissance stratégique : la dimension communicationnelle de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.215-225. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Journées d'étude 2009, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « savoir pour agir » au « connaître est agir ». L'intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Intelligence économique, 5 (4), pp.53-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet comme source d’éléments biographiques : problèmes et préconisations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3i. Revue internationale en intelligence informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la communication dans l’adoption d’une technologie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/24165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la veille stratégique dans l’entreprise : conduite du changement, communautés professionnelles et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Actions et méthodes d’intelligence économique, 7 (2007/4), pp.94-109. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.044.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique : une question de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174-175, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.174.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vendre une guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Management : revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.37-55. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.031.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geoeconomía: una nueva fuerza estratégica para la comunicación científíca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark : Ciencia, medicina, comunicación y cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.56-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control y poder en la communicación internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale. Dérive des contenus versus stratégie des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (1), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comin.1996.1765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et stratégie de l'acteur-réseau : analyse du sauvetage de la filière industrielle française du Paratonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysabeth Bénali-Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : état des lieux conceptuels et opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Morgny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Forum Européen Intelligence Economique et Stratégique - IES2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique à la recherche de ses concepts opératoires : retour sur trente ans de mise en œuvre en France à partir du rapport Martre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique (IST) à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives. Hommage à l'amiral Pierre Lacoste et au Professeur Jacques-Émile Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Dispositifs d’information et de communication à l'ère numérique – Ile-de-France (Dicen-IDF – EA 7339); Université Gustave Eiffel, Jul 2024, Serris-Val d’Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification. Généalogie et autopsie d’un concept non opératoire dans le domaine du renseignement et de la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journée franco-suisse Veille stratégique et Intelligence économique : signaux précoces ou alertes faibles ? Autour de la notion de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut école de gestion de Genève (HEG); Haute école Arc (HE-Arc); IUT Besançon (université de Franche-Comté), Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition, contestation, affrontement : quelle IES dans ce nouveau paradigme stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e édition du Forum Européen Intelligence Économique et Stratégique (IES 2022) : L’Intelligence Économique et Stratégique dans le monde d’après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2022, Châteaufort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un cadre conceptuel d’analyse de l’intelligence territoriale en temps de crise. Premier résultat d’une recherche exploratoire sur l’île de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFBAE 2022 - 11° Congresso do Instituto Franco-Brasileiro de Administração de Empresas Colloque de l’Institut Franco Brésilien d’Administration d’Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie ? L’IES au prisme de la boucle OODA. Implications théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e édition du Forum Européen Intelligence Économique et Stratégique (IES 2020+1) : 30 ans pour éclairer l’avenir : Rétrospective et prospective sur les outils et métiers de l’Intelligence Économique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), May 2021, En vidéoconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique – Prospective et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco Prospective et intelligence stratégique internationale (université de Poitiers); Institut d'administration des entreprises de Poitiers (IAE Poitiers) (université de Poitiers); Programme CPER Insect (université de Poitiers); Revue Prospective et Stratégie, May 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour une nouvelle politique publique d’intelligence territoriale dans les régions françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs socio-culturels et propagation des eRumeurs En Egypte, quel(s) effet(s), quelle(s) relation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les personnes et les organisations dans un monde complexe et compétitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, UberLanda, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les listes d’entreprises stratégiques : objet frontière ou objet barrière de la politique publique d’intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'intelligence artificielle ne changera pas aux métiers de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Forum européen IES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A media crisis incident on Twitter of an Egyptian organization in the telecommunications sector: A qualitative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IBIMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association (IBIMA), May 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du professionnalisme de chargés de communication atypiques car formés aux métiers de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du RESIPROC : La profession de communicateur : parcours atypiques et recherche de statuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international sur la professionnalisation des communicateurs (RESIPROC), May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique au carrefour des imaginaires du renseignement et du management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur les techniques de surveillance et les cultures du renseignement du XVIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires en histoire, histoire de l'art et musicologie (CRIHAM) – Faculté de Sciences humaines et Arts, Université de Poitiers, Dec 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du Forum Européen Intelligence Économique et Stratégique (IES 2016) : L'Intelligence Stratégique et Prospective dans un monde connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation : le rôle clé des communautés stratégiques de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Relation Client : Stratégies et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICD Business School, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations d'une entreprise chinoise en France : une histoire d'(in)intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique territoriale en France : de l'impulsion politique à la paralysie bureaucratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur l'intelligence économique : un enjeux majeur pour la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale : utopie des territoires ou territoire des utopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du COSSI – Colloque Franco-Canadien en sciences de l’information : Information, communication, documentation : les nouvelles utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec du discours sur l’intelligence économique en France : le cas des TPE et petites PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions communicationnelles et organisationnelles du cycle du renseignement : analyse critique & considérations pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Forum Européen Intelligence Économique et Stratégique (IES 2012) : De l'urgence à l'anticipation. Les défis de l'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : une co-construction de valeurs autour d’une dynamique public-privé, le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque de l'Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique: une co-construction de valeurs autour d’une dynamique public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence: the case of Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shanghai Competitive Intelligence Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Library, Oct 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements et les racines de l’intelligence économique « à la française » : analyse des discours politiques et institutionnels (1990-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude du Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Sup de Co Montpellier, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing is action: from noticing to sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d European Competitive Intelligence Symposium : Competing, Consuming, and Collaborating in a Flat World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / Mälardalen University, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et sourcing à l’ère du web 2.0 : usages et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Évolutions technologiques et information professionnelle : pratiques, acteurs et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC) (université Grenoble III Stendhal), Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des réseaux sociaux pour piloter les coalitions d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des coalitions d’entreprises et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée AGRH-AIMS Management et réseaux sociaux : « Management et réseaux sociaux : repoussons les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie; Association internationale de management stratégique (AIMS); Association francophone de gestion des ressources humaines (AGRH), Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille collaborative : le web 2.0 comme levier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Competitive Intelligence from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d European Competitive Intelligence Symposium : Comparative Practices Approach (Trends and Evolutions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / CEGE-ISEG, Instituto Superior de Economia e Gestão - Universidade Técnica de Lisboa, Mar 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance stratégique : les heuristiques à l’œuvre dans l’intelligence des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIE 2008 - Conférence internationale Systèmes d’Information et Intelligence Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Recherche en Informatique et ses Applications (LORIA) (université de Nancy 2); École supérieure de commerce électronique de Manouba (Tunisie), Feb 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique, une question de dispositif intelligent. Regards croisés sur l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANDESE (Association nationale des docteurs ès sciences économiques et en sciences de gestion) – CIGREF (Club informatique des grandes entreprises françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale des Docteurs ès Sciences Économiques et en Sciences de Gestion (ANDESE); Club Informatique des GRandes Entreprises Françaises (CIFREF), Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de googlelisation dans les recherches d’informations sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2007, Marrackech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique d’intelligence économique européenne : une contradiction dans les termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Intelligence économique et compétition internationale » (IECI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interdisciplinaire de recherche sur le commerce extérieur et l’économie (CIRCEE) (École supérieure du commerce extérieur – ESCE); Centre de recherche en gestion (CEREGE) (université de Poitiers), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du débat public et des médiations (CEDPM) (université de Tours), Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : pour une autre forme de management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Harbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6é dition du Forum Européen Intelligence Économique et Stratégique (IES 2002) : L'intelligence économique au cœur de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Sep 2002, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des communautés professionnelles de l’entreprise dans l’organisation de la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2001, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paralysie stratégique : un exemple de contre-intelligence appliqué à l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques d’Intelligence Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Affaires de Lille, Dec 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et les PME : la synergie public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT) - Université Toulouse 3 Paul Sabatier, Oct 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et compétitivité du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe séminaire international de recherche Euro/Asie : Structures organisationnelles, stratégies d’entreprise et compétitivité en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Poitiers; ESC Nantes, Nov 1997, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategia de red : el programa cientifico Frontera Humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congresso brasileiro de ciências da comunicação (Intercom 1996) [XIXe congrès de l'Intercom]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Estudos Interdisciplinares da Comunicação, Sep 1996, Londrina (Paraná), Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive des contenus versus stratégie des dispositifs : l’essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPELF-UREF « Société de l’Information et Francophonie : vers une redéfinition des termes de l’échange »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des universités partiellement ou entièrement de langue française – Université des réseaux d'expression française (AUPELF-UREF), Nov 1995, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement scientifique japonais : exemple du programme international de recherche biologique Frontière Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence en santé publique - Système agile de gestion de crise sanitaire pour les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement, un monde fermé dans une société ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Wolton. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (3), pp.216, 2016, 9782271093462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Management et démocratie dans les organisations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, Rencontres, n° 656. Série : Science de gestion, n° 1, 978-2-406-17911-5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seguridad Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 175 p., 2024, 978-607-17-4641-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ou subir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chauvancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 156 p., 2022, 978-2-10-083382-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit bréviaire contre l'intelligence superficielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2021, 978-2-36093-194-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 cas d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VA Editions, 2019, 978-2-36093-061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 missions d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05574-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boîte à Outils de la sécurité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2015, 2100728466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuoco Edizioni, 2013, Giuseppe Gagliano, 9-78889736363-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2011, 978-2-271-07272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 185 p., 2011, La boîte à outils, 978-2-10-075982-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2010, 978-2-296-11528-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les batailles secrètes de la science et de la technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavauzelle, 153 p., 2004, Renseignement &amp; guerre secrète, 2-7025-0947-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME face au défi de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hassid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 231 p., 1997, 2-10-003588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition – contestation – affrontement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dameron; Boris Bernabé; Xavier Desmaison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentation, hypermondialisation, souveraineté : pour une refondation de la stratégie d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS Manangement &amp; société, pp.31-38, 2025, Les Livrets de la stratégie, 978-2-38630-243-5. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.damer.2025.01.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une grille de lecture de la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre économique au XXIe Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA éditions, pp.47-54, 2024, 978-2-36093-304-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Charon; Jean-Baptiste Jeangène Vilmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes du renseignement. Approches, acteurs, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France; Humensis, pp.445-459, 2024, 978-2-13-082245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique, une dynamique entre ruptures et syncrétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loukman Konate; Stéphane Mortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de l'intelligence économique en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA Editions, pp.35-42, 2021, 978-2-36093-214-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité et paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (3ème édition). Sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.77-85, 2019, 978-2-13-081770-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prémisses à la paralysie bureaucratique : retour sur 20 ans d’intelligence économique territoriale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économiques des territoires – Théories et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-35, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE comme dimension du management et de la culture d’entreprise : des nouvelles relations à l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.143-148, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une stratégie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.217-224, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE au service des PME dans une région française : le cas de l’antenne EURADIT Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique - S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (4), Pearson, pp.272-280, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau, levier de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (2ème édition) sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.423-434, 2015, 978-2-13062467-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et stratégique au service des analyses d’impacts réglementaires : retours d’expérience dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Anstett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moktar Lamari; Jessica Bouchard; Eva Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse d'impact réglementaire : balises méthodologiques pour mieux évaluer les réglementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp.257-270, 2015, 978-2-7605-4259-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A big step forward for the Chinese Competitive Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China: a bird's-eye view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intelligence Publishing; École de guerre économique; Japan University of Economics, pp.301-308, 2014, 978-4-908240-01-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut des valeurs publiques en intelligence économique : une variation autour de quatre paradigmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madina Rival; Frank Bournois; Véronique Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.57-74, 2013, 978-2-7472-2064-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter et l’Intelligence Économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Pelissier; Gabriel Gallezot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter : un monde en tout petit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241-247, 2013, Communication et civilisation, 978-2-343-00253-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information stratégique doit-elle être « ouverte » ou fermée » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry Dougier; Institut de l'entreprise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise en paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.83-87, 2011, Le Mook autrement. Industrie, recherche, innovation, 978-2-7467-3162-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Volant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.67-81, 2008, Collection Perspectives Villes et territoires, 978-2-86906-239-9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale : l'intelligence économique appliquée au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; doc; Lavoisier, pp.61-70, 2008, 978-2-7430-1113-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations stratégiques sur la révolution de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Tatamis, pp.223-271, 2007, 978-2-9523647-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau, cœur stratégique des guerres de l’information et de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : l'arme de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavauzelle, pp.169-186, 2004, Renseignement &amp; guerre secrète, 2-7025-0601-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir l'intelligence économique de l'ornière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Vadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions préliminaires de la mise en place d’un dispositif régional d’intelligence territoriale en région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire CeReGe (UE 1722) - Université de Poitiers; Région Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique française en 2012 : analyse et typologie des organisations dans quelques entreprises phares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Choiseul. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Relations Internationales du Québec (Canada); Ministère des Affaires étrangères (France). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution de l’information : stratégie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la Recherche Stratégique. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs intelligents et stratégies d'innovation. La dimension stratégique de l'information et de la communication dans les réseaux de recherche-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers (France), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et réalités de l'intelligence économique.Analyse d'une dynamique à la recherche de ses concepts opératoires & perspectives de recherche en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université du Sud Toulon-Var (USTV), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence dans la guerre économique : passer de la force à la ruse [Nicolas Moinet]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation : le cas Alstom - GE [Olivier Coussi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Moinet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition-contestation-affrontement ou l’art de « gagner la guerre avant la guerre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Péninsule coréenne : tensions ravivées, ambitions nouvelles, 132, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences clés d’une mission de renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Renseignement économique et entreprise : entre opportunités et menaces, 38, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sestr.038.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la révolution culturelle du renseignement dans la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’Union européenne face à ses défis, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une autre culture du renseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les coulisses du renseignement (440), pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive au prisme de la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d'intelligence économique algérien : analyse au prisme de la théorie de l'acteur réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intelligence économique africaine, 15 (2023/1), pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une stratégie d’intelligence économique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la France, 75, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la stratégie agile et intégrée de la puissance chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la Chine, 73, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre conceptuel d'analyse de l'intelligence territoriale « pleine et parfaite » : les apports de l'utopie concrète d'Ernst Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence américaine en France ou l’art de cacher dans la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La France en Afrique : fin de partie ?, 116, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Les guerres pour, par et contre l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les guerres pour, par et contre l'information, 13, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté économique de la France : Quels enjeux ? Quelles menaces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Maison Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grèce-Turquie-Libye : Tensions autour des ressources énergétiques en Méditerranée orientale, 105, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité-paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le renseignement, 2019/1 (10), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pstrat.010.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation - La vente d'Alstom à General Electric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en stratégie et management - Exit, voice or loyalty, 8 (285), pp.211-227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en Algérie : Bilan et analyses après 13 ans d’existence officielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sofiane Salaouatchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a tweet affect the e-reputation of a company ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2017.651454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76 (3), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/5-6 (275-276), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.275.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1994-2014 : quelle organisation de l'intelligence économique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Risques mineurs, changements majeurs, 45, http://communicationorganisation.revues.org/4607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques informationnels liés à la concurrence : d'une vision statique à une conception dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique : un concept, quatre courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Renseignement en entreprise, 12, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : vers une nouvelle dynamique de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication: vers une sémiotique communicationnelle, 3, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrogance, entre incommunication et imposture stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.177-183. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication, dimension oubliée de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'Internet dans les outils d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une culture du renseignement : Retour sur les racines d’une innovation « à la française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le défi du renseignement, 13, pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux d'experts à l'expertise 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 6, pp 35 à 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information utile à la connaissance stratégique : la dimension communicationnelle de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.215-225. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épistémologie de l’intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté, compétitivité, sécurité : la communication scientifique entre coopération et concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Combattre la piraterie maritime, 2009/1 (7), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/secug.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « savoir pour agir » au « connaître est agir ». L'intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Intelligence économique, 5 (4), pp.53-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Journées d'étude 2009, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la communication dans l’adoption d’une technologie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/24165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet comme source d’éléments biographiques : problèmes et préconisations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3i. Revue internationale en intelligence informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la veille stratégique dans l’entreprise : conduite du changement, communautés professionnelles et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Actions et méthodes d’intelligence économique, 7 (2007/4), pp.94-109. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.044.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique : une question de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174-175, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.174.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vendre une guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Management : revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.37-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.031.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geoeconomía: una nueva fuerza estratégica para la comunicación científíca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark : Ciencia, medicina, comunicación y cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.56-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control y poder en la communicación internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale. Dérive des contenus versus stratégie des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (1), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comin.1996.1765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et stratégie de l'acteur-réseau : analyse du sauvetage de la filière industrielle française du Paratonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysabeth Bénali-Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : état des lieux conceptuels et opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Morgny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Forum Européen Intelligence Economique et Stratégique - IES2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique à la recherche de ses concepts opératoires : retour sur trente ans de mise en œuvre en France à partir du rapport Martre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique (IST) à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives. Hommage à l'amiral Pierre Lacoste et au Professeur Jacques-Émile Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Dispositifs d’information et de communication à l'ère numérique – Ile-de-France (Dicen-IDF – EA 7339); Université Gustave Eiffel, Jul 2024, Serris-Val d’Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification. Généalogie et autopsie d’un concept non opératoire dans le domaine du renseignement et de la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journée franco-suisse Veille stratégique et Intelligence économique : signaux précoces ou alertes faibles ? Autour de la notion de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut école de gestion de Genève (HEG); Haute école Arc (HE-Arc); IUT Besançon (université de Franche-Comté), Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition, contestation, affrontement : quelle IES dans ce nouveau paradigme stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e édition du Forum Européen Intelligence Économique et Stratégique (IES 2022) : L’Intelligence Économique et Stratégique dans le monde d’après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2022, Châteaufort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un cadre conceptuel d’analyse de l’intelligence territoriale en temps de crise. Premier résultat d’une recherche exploratoire sur l’île de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFBAE 2022 - 11° Congresso do Instituto Franco-Brasileiro de Administração de Empresas Colloque de l’Institut Franco Brésilien d’Administration d’Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour une nouvelle politique publique d’intelligence territoriale dans les régions françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie ? L’IES au prisme de la boucle OODA. Implications théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e édition du Forum Européen Intelligence Économique et Stratégique (IES 2020+1) : 30 ans pour éclairer l’avenir : Rétrospective et prospective sur les outils et métiers de l’Intelligence Économique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), May 2021, En vidéoconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique – Prospective et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco Prospective et intelligence stratégique internationale (université de Poitiers); Institut d'administration des entreprises de Poitiers (IAE Poitiers) (université de Poitiers); Programme CPER Insect (université de Poitiers); Revue Prospective et Stratégie, May 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs socio-culturels et propagation des eRumeurs En Egypte, quel(s) effet(s), quelle(s) relation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les personnes et les organisations dans un monde complexe et compétitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, UberLanda, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les listes d’entreprises stratégiques : objet frontière ou objet barrière de la politique publique d’intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'intelligence artificielle ne changera pas aux métiers de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Forum européen IES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A media crisis incident on Twitter of an Egyptian organization in the telecommunications sector: A qualitative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IBIMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association (IBIMA), May 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du professionnalisme de chargés de communication atypiques car formés aux métiers de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du RESIPROC : La profession de communicateur : parcours atypiques et recherche de statuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international sur la professionnalisation des communicateurs (RESIPROC), May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique au carrefour des imaginaires du renseignement et du management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur les techniques de surveillance et les cultures du renseignement du XVIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires en histoire, histoire de l'art et musicologie (CRIHAM) – Faculté de Sciences humaines et Arts, Université de Poitiers, Dec 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du Forum Européen Intelligence Économique et Stratégique (IES 2016) : L'Intelligence Stratégique et Prospective dans un monde connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation : le rôle clé des communautés stratégiques de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Relation Client : Stratégies et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICD Business School, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique territoriale en France : de l'impulsion politique à la paralysie bureaucratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur l'intelligence économique : un enjeux majeur pour la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale : utopie des territoires ou territoire des utopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du COSSI – Colloque Franco-Canadien en sciences de l’information : Information, communication, documentation : les nouvelles utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations d'une entreprise chinoise en France : une histoire d'(in)intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec du discours sur l’intelligence économique en France : le cas des TPE et petites PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions communicationnelles et organisationnelles du cycle du renseignement : analyse critique & considérations pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Forum Européen Intelligence Économique et Stratégique (IES 2012) : De l'urgence à l'anticipation. Les défis de l'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : une co-construction de valeurs autour d’une dynamique public-privé, le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque de l'Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique: une co-construction de valeurs autour d’une dynamique public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence: the case of Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shanghai Competitive Intelligence Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Library, Oct 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements et les racines de l’intelligence économique « à la française » : analyse des discours politiques et institutionnels (1990-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude du Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Sup de Co Montpellier, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing is action: from noticing to sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d European Competitive Intelligence Symposium : Competing, Consuming, and Collaborating in a Flat World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / Mälardalen University, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et sourcing à l’ère du web 2.0 : usages et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Évolutions technologiques et information professionnelle : pratiques, acteurs et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC) (université Grenoble III Stendhal), Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des réseaux sociaux pour piloter les coalitions d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des coalitions d’entreprises et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée AGRH-AIMS Management et réseaux sociaux : « Management et réseaux sociaux : repoussons les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie; Association internationale de management stratégique (AIMS); Association francophone de gestion des ressources humaines (AGRH), Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille collaborative : le web 2.0 comme levier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Competitive Intelligence from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d European Competitive Intelligence Symposium : Comparative Practices Approach (Trends and Evolutions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / CEGE-ISEG, Instituto Superior de Economia e Gestão - Universidade Técnica de Lisboa, Mar 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance stratégique : les heuristiques à l’œuvre dans l’intelligence des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIE 2008 - Conférence internationale Systèmes d’Information et Intelligence Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Recherche en Informatique et ses Applications (LORIA) (université de Nancy 2); École supérieure de commerce électronique de Manouba (Tunisie), Feb 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique, une question de dispositif intelligent. Regards croisés sur l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANDESE (Association nationale des docteurs ès sciences économiques et en sciences de gestion) – CIGREF (Club informatique des grandes entreprises françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale des Docteurs ès Sciences Économiques et en Sciences de Gestion (ANDESE); Club Informatique des GRandes Entreprises Françaises (CIFREF), Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de googlelisation dans les recherches d’informations sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2007, Marrackech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique d’intelligence économique européenne : une contradiction dans les termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Intelligence économique et compétition internationale » (IECI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interdisciplinaire de recherche sur le commerce extérieur et l’économie (CIRCEE) (École supérieure du commerce extérieur – ESCE); Centre de recherche en gestion (CEREGE) (université de Poitiers), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du débat public et des médiations (CEDPM) (université de Tours), Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : pour une autre forme de management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Harbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6é dition du Forum Européen Intelligence Économique et Stratégique (IES 2002) : L'intelligence économique au cœur de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Sep 2002, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des communautés professionnelles de l’entreprise dans l’organisation de la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2001, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paralysie stratégique : un exemple de contre-intelligence appliqué à l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques d’Intelligence Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Affaires de Lille, Dec 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et les PME : la synergie public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT) - Université Toulouse 3 Paul Sabatier, Oct 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et compétitivité du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe séminaire international de recherche Euro/Asie : Structures organisationnelles, stratégies d’entreprise et compétitivité en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Poitiers; ESC Nantes, Nov 1997, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategia de red : el programa cientifico Frontera Humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congresso brasileiro de ciências da comunicação (Intercom 1996) [XIXe congrès de l'Intercom]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Estudos Interdisciplinares da Comunicação, Sep 1996, Londrina (Paraná), Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive des contenus versus stratégie des dispositifs : l’essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPELF-UREF « Société de l’Information et Francophonie : vers une redéfinition des termes de l’échange »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des universités partiellement ou entièrement de langue française – Université des réseaux d'expression française (AUPELF-UREF), Nov 1995, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement scientifique japonais : exemple du programme international de recherche biologique Frontière Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence en santé publique - Système agile de gestion de crise sanitaire pour les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement, un monde fermé dans une société ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Wolton. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (3), pp.216, 2016, 9782271093462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Management et démocratie dans les organisations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, Rencontres, n° 656. Série : Science de gestion, n° 1, 978-2-406-17911-5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seguridad Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 175 p., 2024, 978-607-17-4641-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ou subir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chauvancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 156 p., 2022, 978-2-10-083382-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit bréviaire contre l'intelligence superficielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2021, 978-2-36093-194-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 cas d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VA Editions, 2019, 978-2-36093-061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 missions d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05574-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boîte à Outils de la sécurité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2015, 2100728466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuoco Edizioni, 2013, Giuseppe Gagliano, 9-78889736363-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 185 p., 2011, La boîte à outils, 978-2-10-075982-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2011, 978-2-271-07272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2010, 978-2-296-11528-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les batailles secrètes de la science et de la technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavauzelle, 153 p., 2004, Renseignement &amp; guerre secrète, 2-7025-0947-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME face au défi de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hassid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 231 p., 1997, 2-10-003588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition – contestation – affrontement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dameron; Boris Bernabé; Xavier Desmaison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentation, hypermondialisation, souveraineté : pour une refondation de la stratégie d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS Manangement &amp; société, pp.31-38, 2025, Les Livrets de la stratégie, 978-2-38630-243-5. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.damer.2025.01.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une grille de lecture de la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre économique au XXIe Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA éditions, pp.47-54, 2024, 978-2-36093-304-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Charon; Jean-Baptiste Jeangène Vilmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes du renseignement. Approches, acteurs, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France; Humensis, pp.445-459, 2024, 978-2-13-082245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique, une dynamique entre ruptures et syncrétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loukman Konate; Stéphane Mortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de l'intelligence économique en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA Editions, pp.35-42, 2021, 978-2-36093-214-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité et paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (3ème édition). Sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.77-85, 2019, 978-2-13-081770-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prémisses à la paralysie bureaucratique : retour sur 20 ans d’intelligence économique territoriale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économiques des territoires – Théories et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-35, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une stratégie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.217-224, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE comme dimension du management et de la culture d’entreprise : des nouvelles relations à l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.143-148, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE au service des PME dans une région française : le cas de l’antenne EURADIT Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique - S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (4), Pearson, pp.272-280, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et stratégique au service des analyses d’impacts réglementaires : retours d’expérience dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Anstett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moktar Lamari; Jessica Bouchard; Eva Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse d'impact réglementaire : balises méthodologiques pour mieux évaluer les réglementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp.257-270, 2015, 978-2-7605-4259-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau, levier de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (2ème édition) sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.423-434, 2015, 978-2-13062467-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A big step forward for the Chinese Competitive Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China: a bird's-eye view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intelligence Publishing; École de guerre économique; Japan University of Economics, pp.301-308, 2014, 978-4-908240-01-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter et l’Intelligence Économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Pelissier; Gabriel Gallezot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter : un monde en tout petit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241-247, 2013, Communication et civilisation, 978-2-343-00253-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut des valeurs publiques en intelligence économique : une variation autour de quatre paradigmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madina Rival; Frank Bournois; Véronique Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.57-74, 2013, 978-2-7472-2064-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information stratégique doit-elle être « ouverte » ou fermée » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry Dougier; Institut de l'entreprise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise en paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.83-87, 2011, Le Mook autrement. Industrie, recherche, innovation, 978-2-7467-3162-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Volant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.67-81, 2008, Collection Perspectives Villes et territoires, 978-2-86906-239-9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale : l'intelligence économique appliquée au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; doc; Lavoisier, pp.61-70, 2008, 978-2-7430-1113-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations stratégiques sur la révolution de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Tatamis, pp.223-271, 2007, 978-2-9523647-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau, cœur stratégique des guerres de l’information et de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : l'arme de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavauzelle, pp.169-186, 2004, Renseignement &amp; guerre secrète, 2-7025-0601-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir l'intelligence économique de l'ornière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Vadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions préliminaires de la mise en place d’un dispositif régional d’intelligence territoriale en région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire CeReGe (UE 1722) - Université de Poitiers; Région Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique française en 2012 : analyse et typologie des organisations dans quelques entreprises phares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Choiseul. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Relations Internationales du Québec (Canada); Ministère des Affaires étrangères (France). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution de l’information : stratégie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la Recherche Stratégique. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs intelligents et stratégies d'innovation. La dimension stratégique de l'information et de la communication dans les réseaux de recherche-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers (France), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et réalités de l'intelligence économique.Analyse d'une dynamique à la recherche de ses concepts opératoires & perspectives de recherche en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université du Sud Toulon-Var (USTV), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence dans la guerre économique : passer de la force à la ruse [Nicolas Moinet]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation : le cas Alstom - GE [Olivier Coussi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160058v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sestr.038.0035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Amokrane Belkacemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Maison Rouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pstrat.010.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omneya Yacout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2017.651454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0086" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.598" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.007.0119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.855" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delaforge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24165" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daranti&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.044.0094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.174.0142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.031.0037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comin.1996.1765" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth B&#233;nali-L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Morgny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amairia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cansell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ollivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jdey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mamavi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aidouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Harbulot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jacques-Gustave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etrillas.mx/libro/seguridad-economica_29405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chauvancy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/agir-ou-subir-esprit-commando-pour-muscler-votre-projet-professionnel-ou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/petit-breviaire-contre-l-intelligence-superficielle-c2x36163311" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elhias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilhon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/book/?gcoi=27440100494800" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elhias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501854v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502223v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hassid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.damer.2025.01.0028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cner-france.com" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572115v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572124v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bouchard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anstett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.692" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Vadillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160058v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sestr.038.0035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Amokrane Belkacemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Maison Rouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pstrat.010.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omneya Yacout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2017.651454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.598" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.855" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.007.0119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delaforge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24165" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daranti&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.044.0094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.174.0142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.031.0037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comin.1996.1765" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth B&#233;nali-L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Morgny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amairia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cansell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ollivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jdey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mamavi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aidouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Harbulot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jacques-Gustave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etrillas.mx/libro/seguridad-economica_29405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chauvancy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/agir-ou-subir-esprit-commando-pour-muscler-votre-projet-professionnel-ou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/petit-breviaire-contre-l-intelligence-superficielle-c2x36163311" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elhias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilhon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/book/?gcoi=27440100494800" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elhias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hassid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.damer.2025.01.0028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cner-france.com" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572115v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bouchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anstett" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.692" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Vadillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>