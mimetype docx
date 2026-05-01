--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Moinet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition-contestation-affrontement ou l’art de « gagner la guerre avant la guerre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Péninsule coréenne : tensions ravivées, ambitions nouvelles, 132, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences clés d’une mission de renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Renseignement économique et entreprise : entre opportunités et menaces, 38, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sestr.038.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la révolution culturelle du renseignement dans la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’Union européenne face à ses défis, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une autre culture du renseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les coulisses du renseignement (440), pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive au prisme de la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d'intelligence économique algérien : analyse au prisme de la théorie de l'acteur réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intelligence économique africaine, 15 (2023/1), pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une stratégie d’intelligence économique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la France, 75, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la stratégie agile et intégrée de la puissance chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la Chine, 73, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre conceptuel d'analyse de l'intelligence territoriale « pleine et parfaite » : les apports de l'utopie concrète d'Ernst Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence américaine en France ou l’art de cacher dans la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La France en Afrique : fin de partie ?, 116, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Les guerres pour, par et contre l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les guerres pour, par et contre l'information, 13, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté économique de la France : Quels enjeux ? Quelles menaces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Maison Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grèce-Turquie-Libye : Tensions autour des ressources énergétiques en Méditerranée orientale, 105, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité-paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le renseignement, 2019/1 (10), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pstrat.010.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation - La vente d'Alstom à General Electric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en stratégie et management - Exit, voice or loyalty, 8 (285), pp.211-227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en Algérie : Bilan et analyses après 13 ans d’existence officielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sofiane Salaouatchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a tweet affect the e-reputation of a company ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2017.651454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76 (3), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/5-6 (275-276), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.275.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1994-2014 : quelle organisation de l'intelligence économique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Risques mineurs, changements majeurs, 45, http://communicationorganisation.revues.org/4607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques informationnels liés à la concurrence : d'une vision statique à une conception dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique : un concept, quatre courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Renseignement en entreprise, 12, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : vers une nouvelle dynamique de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication: vers une sémiotique communicationnelle, 3, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrogance, entre incommunication et imposture stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.177-183. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication, dimension oubliée de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'Internet dans les outils d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une culture du renseignement : Retour sur les racines d’une innovation « à la française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le défi du renseignement, 13, pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux d'experts à l'expertise 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 6, pp 35 à 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information utile à la connaissance stratégique : la dimension communicationnelle de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.215-225. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épistémologie de l’intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté, compétitivité, sécurité : la communication scientifique entre coopération et concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Combattre la piraterie maritime, 2009/1 (7), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/secug.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « savoir pour agir » au « connaître est agir ». L'intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Intelligence économique, 5 (4), pp.53-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Journées d'étude 2009, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la communication dans l’adoption d’une technologie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/24165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet comme source d’éléments biographiques : problèmes et préconisations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3i. Revue internationale en intelligence informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la veille stratégique dans l’entreprise : conduite du changement, communautés professionnelles et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Actions et méthodes d’intelligence économique, 7 (2007/4), pp.94-109. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.044.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique : une question de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174-175, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.174.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vendre une guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Management : revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.37-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.031.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geoeconomía: una nueva fuerza estratégica para la comunicación científíca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark : Ciencia, medicina, comunicación y cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.56-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control y poder en la communicación internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale. Dérive des contenus versus stratégie des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (1), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comin.1996.1765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et stratégie de l'acteur-réseau : analyse du sauvetage de la filière industrielle française du Paratonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysabeth Bénali-Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : état des lieux conceptuels et opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Morgny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Forum Européen Intelligence Economique et Stratégique - IES2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique à la recherche de ses concepts opératoires : retour sur trente ans de mise en œuvre en France à partir du rapport Martre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique (IST) à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives. Hommage à l'amiral Pierre Lacoste et au Professeur Jacques-Émile Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Dispositifs d’information et de communication à l'ère numérique – Ile-de-France (Dicen-IDF – EA 7339); Université Gustave Eiffel, Jul 2024, Serris-Val d’Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification. Généalogie et autopsie d’un concept non opératoire dans le domaine du renseignement et de la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journée franco-suisse Veille stratégique et Intelligence économique : signaux précoces ou alertes faibles ? Autour de la notion de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut école de gestion de Genève (HEG); Haute école Arc (HE-Arc); IUT Besançon (université de Franche-Comté), Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition, contestation, affrontement : quelle IES dans ce nouveau paradigme stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e édition du Forum Européen Intelligence Économique et Stratégique (IES 2022) : L’Intelligence Économique et Stratégique dans le monde d’après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2022, Châteaufort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un cadre conceptuel d’analyse de l’intelligence territoriale en temps de crise. Premier résultat d’une recherche exploratoire sur l’île de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFBAE 2022 - 11° Congresso do Instituto Franco-Brasileiro de Administração de Empresas Colloque de l’Institut Franco Brésilien d’Administration d’Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour une nouvelle politique publique d’intelligence territoriale dans les régions françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie ? L’IES au prisme de la boucle OODA. Implications théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e édition du Forum Européen Intelligence Économique et Stratégique (IES 2020+1) : 30 ans pour éclairer l’avenir : Rétrospective et prospective sur les outils et métiers de l’Intelligence Économique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), May 2021, En vidéoconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique – Prospective et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco Prospective et intelligence stratégique internationale (université de Poitiers); Institut d'administration des entreprises de Poitiers (IAE Poitiers) (université de Poitiers); Programme CPER Insect (université de Poitiers); Revue Prospective et Stratégie, May 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs socio-culturels et propagation des eRumeurs En Egypte, quel(s) effet(s), quelle(s) relation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les personnes et les organisations dans un monde complexe et compétitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, UberLanda, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les listes d’entreprises stratégiques : objet frontière ou objet barrière de la politique publique d’intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'intelligence artificielle ne changera pas aux métiers de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Forum européen IES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A media crisis incident on Twitter of an Egyptian organization in the telecommunications sector: A qualitative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IBIMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association (IBIMA), May 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du professionnalisme de chargés de communication atypiques car formés aux métiers de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du RESIPROC : La profession de communicateur : parcours atypiques et recherche de statuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international sur la professionnalisation des communicateurs (RESIPROC), May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique au carrefour des imaginaires du renseignement et du management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur les techniques de surveillance et les cultures du renseignement du XVIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires en histoire, histoire de l'art et musicologie (CRIHAM) – Faculté de Sciences humaines et Arts, Université de Poitiers, Dec 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du Forum Européen Intelligence Économique et Stratégique (IES 2016) : L'Intelligence Stratégique et Prospective dans un monde connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation : le rôle clé des communautés stratégiques de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Relation Client : Stratégies et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICD Business School, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique territoriale en France : de l'impulsion politique à la paralysie bureaucratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur l'intelligence économique : un enjeux majeur pour la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale : utopie des territoires ou territoire des utopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du COSSI – Colloque Franco-Canadien en sciences de l’information : Information, communication, documentation : les nouvelles utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations d'une entreprise chinoise en France : une histoire d'(in)intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec du discours sur l’intelligence économique en France : le cas des TPE et petites PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions communicationnelles et organisationnelles du cycle du renseignement : analyse critique & considérations pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Forum Européen Intelligence Économique et Stratégique (IES 2012) : De l'urgence à l'anticipation. Les défis de l'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : une co-construction de valeurs autour d’une dynamique public-privé, le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque de l'Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique: une co-construction de valeurs autour d’une dynamique public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence: the case of Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shanghai Competitive Intelligence Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Library, Oct 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements et les racines de l’intelligence économique « à la française » : analyse des discours politiques et institutionnels (1990-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude du Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Sup de Co Montpellier, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing is action: from noticing to sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d European Competitive Intelligence Symposium : Competing, Consuming, and Collaborating in a Flat World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / Mälardalen University, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et sourcing à l’ère du web 2.0 : usages et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Évolutions technologiques et information professionnelle : pratiques, acteurs et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC) (université Grenoble III Stendhal), Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des réseaux sociaux pour piloter les coalitions d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des coalitions d’entreprises et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée AGRH-AIMS Management et réseaux sociaux : « Management et réseaux sociaux : repoussons les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie; Association internationale de management stratégique (AIMS); Association francophone de gestion des ressources humaines (AGRH), Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille collaborative : le web 2.0 comme levier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Competitive Intelligence from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d European Competitive Intelligence Symposium : Comparative Practices Approach (Trends and Evolutions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / CEGE-ISEG, Instituto Superior de Economia e Gestão - Universidade Técnica de Lisboa, Mar 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance stratégique : les heuristiques à l’œuvre dans l’intelligence des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIE 2008 - Conférence internationale Systèmes d’Information et Intelligence Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Recherche en Informatique et ses Applications (LORIA) (université de Nancy 2); École supérieure de commerce électronique de Manouba (Tunisie), Feb 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique, une question de dispositif intelligent. Regards croisés sur l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANDESE (Association nationale des docteurs ès sciences économiques et en sciences de gestion) – CIGREF (Club informatique des grandes entreprises françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale des Docteurs ès Sciences Économiques et en Sciences de Gestion (ANDESE); Club Informatique des GRandes Entreprises Françaises (CIFREF), Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de googlelisation dans les recherches d’informations sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2007, Marrackech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique d’intelligence économique européenne : une contradiction dans les termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Intelligence économique et compétition internationale » (IECI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interdisciplinaire de recherche sur le commerce extérieur et l’économie (CIRCEE) (École supérieure du commerce extérieur – ESCE); Centre de recherche en gestion (CEREGE) (université de Poitiers), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du débat public et des médiations (CEDPM) (université de Tours), Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : pour une autre forme de management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Harbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6é dition du Forum Européen Intelligence Économique et Stratégique (IES 2002) : L'intelligence économique au cœur de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Sep 2002, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des communautés professionnelles de l’entreprise dans l’organisation de la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2001, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paralysie stratégique : un exemple de contre-intelligence appliqué à l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques d’Intelligence Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Affaires de Lille, Dec 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et les PME : la synergie public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT) - Université Toulouse 3 Paul Sabatier, Oct 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et compétitivité du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe séminaire international de recherche Euro/Asie : Structures organisationnelles, stratégies d’entreprise et compétitivité en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Poitiers; ESC Nantes, Nov 1997, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategia de red : el programa cientifico Frontera Humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congresso brasileiro de ciências da comunicação (Intercom 1996) [XIXe congrès de l'Intercom]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Estudos Interdisciplinares da Comunicação, Sep 1996, Londrina (Paraná), Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive des contenus versus stratégie des dispositifs : l’essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPELF-UREF « Société de l’Information et Francophonie : vers une redéfinition des termes de l’échange »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des universités partiellement ou entièrement de langue française – Université des réseaux d'expression française (AUPELF-UREF), Nov 1995, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement scientifique japonais : exemple du programme international de recherche biologique Frontière Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence en santé publique - Système agile de gestion de crise sanitaire pour les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement, un monde fermé dans une société ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Wolton. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (3), pp.216, 2016, 9782271093462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Management et démocratie dans les organisations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, Rencontres, n° 656. Série : Science de gestion, n° 1, 978-2-406-17911-5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seguridad Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 175 p., 2024, 978-607-17-4641-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ou subir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chauvancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 156 p., 2022, 978-2-10-083382-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit bréviaire contre l'intelligence superficielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2021, 978-2-36093-194-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 cas d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VA Editions, 2019, 978-2-36093-061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 missions d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05574-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boîte à Outils de la sécurité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2015, 2100728466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuoco Edizioni, 2013, Giuseppe Gagliano, 9-78889736363-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 185 p., 2011, La boîte à outils, 978-2-10-075982-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2011, 978-2-271-07272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2010, 978-2-296-11528-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les batailles secrètes de la science et de la technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavauzelle, 153 p., 2004, Renseignement &amp; guerre secrète, 2-7025-0947-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME face au défi de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hassid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 231 p., 1997, 2-10-003588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition – contestation – affrontement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dameron; Boris Bernabé; Xavier Desmaison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentation, hypermondialisation, souveraineté : pour une refondation de la stratégie d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS Manangement &amp; société, pp.31-38, 2025, Les Livrets de la stratégie, 978-2-38630-243-5. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.damer.2025.01.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une grille de lecture de la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre économique au XXIe Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA éditions, pp.47-54, 2024, 978-2-36093-304-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Charon; Jean-Baptiste Jeangène Vilmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes du renseignement. Approches, acteurs, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France; Humensis, pp.445-459, 2024, 978-2-13-082245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique, une dynamique entre ruptures et syncrétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loukman Konate; Stéphane Mortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de l'intelligence économique en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA Editions, pp.35-42, 2021, 978-2-36093-214-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité et paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (3ème édition). Sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.77-85, 2019, 978-2-13-081770-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prémisses à la paralysie bureaucratique : retour sur 20 ans d’intelligence économique territoriale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économiques des territoires – Théories et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-35, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une stratégie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.217-224, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE comme dimension du management et de la culture d’entreprise : des nouvelles relations à l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.143-148, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE au service des PME dans une région française : le cas de l’antenne EURADIT Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique - S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (4), Pearson, pp.272-280, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et stratégique au service des analyses d’impacts réglementaires : retours d’expérience dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Anstett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moktar Lamari; Jessica Bouchard; Eva Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse d'impact réglementaire : balises méthodologiques pour mieux évaluer les réglementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp.257-270, 2015, 978-2-7605-4259-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau, levier de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (2ème édition) sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.423-434, 2015, 978-2-13062467-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A big step forward for the Chinese Competitive Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China: a bird's-eye view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intelligence Publishing; École de guerre économique; Japan University of Economics, pp.301-308, 2014, 978-4-908240-01-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter et l’Intelligence Économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Pelissier; Gabriel Gallezot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter : un monde en tout petit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241-247, 2013, Communication et civilisation, 978-2-343-00253-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut des valeurs publiques en intelligence économique : une variation autour de quatre paradigmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madina Rival; Frank Bournois; Véronique Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.57-74, 2013, 978-2-7472-2064-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information stratégique doit-elle être « ouverte » ou fermée » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry Dougier; Institut de l'entreprise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise en paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.83-87, 2011, Le Mook autrement. Industrie, recherche, innovation, 978-2-7467-3162-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Volant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.67-81, 2008, Collection Perspectives Villes et territoires, 978-2-86906-239-9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale : l'intelligence économique appliquée au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; doc; Lavoisier, pp.61-70, 2008, 978-2-7430-1113-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations stratégiques sur la révolution de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Tatamis, pp.223-271, 2007, 978-2-9523647-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau, cœur stratégique des guerres de l’information et de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : l'arme de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavauzelle, pp.169-186, 2004, Renseignement &amp; guerre secrète, 2-7025-0601-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir l'intelligence économique de l'ornière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Vadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions préliminaires de la mise en place d’un dispositif régional d’intelligence territoriale en région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire CeReGe (UE 1722) - Université de Poitiers; Région Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique française en 2012 : analyse et typologie des organisations dans quelques entreprises phares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Choiseul. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Relations Internationales du Québec (Canada); Ministère des Affaires étrangères (France). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution de l’information : stratégie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la Recherche Stratégique. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs intelligents et stratégies d'innovation. La dimension stratégique de l'information et de la communication dans les réseaux de recherche-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers (France), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et réalités de l'intelligence économique.Analyse d'une dynamique à la recherche de ses concepts opératoires & perspectives de recherche en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université du Sud Toulon-Var (USTV), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence dans la guerre économique : passer de la force à la ruse [Nicolas Moinet]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation : le cas Alstom - GE [Olivier Coussi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Moinet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition-contestation-affrontement ou l’art de « gagner la guerre avant la guerre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Péninsule coréenne : tensions ravivées, ambitions nouvelles, 132, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences clés d’une mission de renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Renseignement économique et entreprise : entre opportunités et menaces, 38, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sestr.038.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la révolution culturelle du renseignement dans la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’Union européenne face à ses défis, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une autre culture du renseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les coulisses du renseignement (440), pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive au prisme de la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d'intelligence économique algérien : analyse au prisme de la théorie de l'acteur réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intelligence économique africaine, 15 (2023/1), pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une stratégie d’intelligence économique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la France, 75, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la stratégie agile et intégrée de la puissance chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la Chine, 73, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre conceptuel d'analyse de l'intelligence territoriale « pleine et parfaite » : les apports de l'utopie concrète d'Ernst Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence américaine en France ou l’art de cacher dans la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La France en Afrique : fin de partie ?, 116, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Les guerres pour, par et contre l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les guerres pour, par et contre l'information, 13, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté économique de la France : Quels enjeux ? Quelles menaces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Maison Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grèce-Turquie-Libye : Tensions autour des ressources énergétiques en Méditerranée orientale, 105, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité-paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le renseignement, 2019/1 (10), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pstrat.010.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation - La vente d'Alstom à General Electric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en stratégie et management - Exit, voice or loyalty, 8 (285), pp.211-227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en Algérie : Bilan et analyses après 13 ans d’existence officielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sofiane Salaouatchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a tweet affect the e-reputation of a company ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2017.651454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76 (3), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/5-6 (275-276), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.275.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1994-2014 : quelle organisation de l'intelligence économique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Risques mineurs, changements majeurs, 45, http://communicationorganisation.revues.org/4607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques informationnels liés à la concurrence : d'une vision statique à une conception dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique : un concept, quatre courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Renseignement en entreprise, 12, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : vers une nouvelle dynamique de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication: vers une sémiotique communicationnelle, 3, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrogance, entre incommunication et imposture stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.177-183. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication, dimension oubliée de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'Internet dans les outils d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une culture du renseignement : Retour sur les racines d’une innovation « à la française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le défi du renseignement, 13, pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux d'experts à l'expertise 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 6, pp 35 à 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épistémologie de l’intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté, compétitivité, sécurité : la communication scientifique entre coopération et concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Combattre la piraterie maritime, 2009/1 (7), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/secug.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information utile à la connaissance stratégique : la dimension communicationnelle de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.215-225. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « savoir pour agir » au « connaître est agir ». L'intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Intelligence économique, 5 (4), pp.53-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Journées d'étude 2009, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la communication dans l’adoption d’une technologie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/24165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet comme source d’éléments biographiques : problèmes et préconisations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3i. Revue internationale en intelligence informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la veille stratégique dans l’entreprise : conduite du changement, communautés professionnelles et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Actions et méthodes d’intelligence économique, 7 (2007/4), pp.94-109. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.044.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique : une question de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174-175, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.174.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vendre une guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Management : revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.37-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.031.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geoeconomía: una nueva fuerza estratégica para la comunicación científíca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark : Ciencia, medicina, comunicación y cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.56-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control y poder en la communicación internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale. Dérive des contenus versus stratégie des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (1), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comin.1996.1765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et stratégie de l'acteur-réseau : analyse du sauvetage de la filière industrielle française du Paratonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysabeth Bénali-Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : état des lieux conceptuels et opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Morgny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Forum Européen Intelligence Economique et Stratégique - IES2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique à la recherche de ses concepts opératoires : retour sur trente ans de mise en œuvre en France à partir du rapport Martre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique (IST) à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives. Hommage à l'amiral Pierre Lacoste et au Professeur Jacques-Émile Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Dispositifs d’information et de communication à l'ère numérique – Ile-de-France (Dicen-IDF – EA 7339); Université Gustave Eiffel, Jul 2024, Serris-Val d’Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification. Généalogie et autopsie d’un concept non opératoire dans le domaine du renseignement et de la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journée franco-suisse Veille stratégique et Intelligence économique : signaux précoces ou alertes faibles ? Autour de la notion de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut école de gestion de Genève (HEG); Haute école Arc (HE-Arc); IUT Besançon (université de Franche-Comté), Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition, contestation, affrontement : quelle IES dans ce nouveau paradigme stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e édition du Forum Européen Intelligence Économique et Stratégique (IES 2022) : L’Intelligence Économique et Stratégique dans le monde d’après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2022, Châteaufort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un cadre conceptuel d’analyse de l’intelligence territoriale en temps de crise. Premier résultat d’une recherche exploratoire sur l’île de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFBAE 2022 - 11° Congresso do Instituto Franco-Brasileiro de Administração de Empresas Colloque de l’Institut Franco Brésilien d’Administration d’Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour une nouvelle politique publique d’intelligence territoriale dans les régions françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie ? L’IES au prisme de la boucle OODA. Implications théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e édition du Forum Européen Intelligence Économique et Stratégique (IES 2020+1) : 30 ans pour éclairer l’avenir : Rétrospective et prospective sur les outils et métiers de l’Intelligence Économique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), May 2021, En vidéoconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique – Prospective et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco Prospective et intelligence stratégique internationale (université de Poitiers); Institut d'administration des entreprises de Poitiers (IAE Poitiers) (université de Poitiers); Programme CPER Insect (université de Poitiers); Revue Prospective et Stratégie, May 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les listes d’entreprises stratégiques : objet frontière ou objet barrière de la politique publique d’intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs socio-culturels et propagation des eRumeurs En Egypte, quel(s) effet(s), quelle(s) relation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les personnes et les organisations dans un monde complexe et compétitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, UberLanda, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'intelligence artificielle ne changera pas aux métiers de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Forum européen IES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A media crisis incident on Twitter of an Egyptian organization in the telecommunications sector: A qualitative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IBIMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association (IBIMA), May 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du professionnalisme de chargés de communication atypiques car formés aux métiers de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du RESIPROC : La profession de communicateur : parcours atypiques et recherche de statuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international sur la professionnalisation des communicateurs (RESIPROC), May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique au carrefour des imaginaires du renseignement et du management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur les techniques de surveillance et les cultures du renseignement du XVIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires en histoire, histoire de l'art et musicologie (CRIHAM) – Faculté de Sciences humaines et Arts, Université de Poitiers, Dec 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du Forum Européen Intelligence Économique et Stratégique (IES 2016) : L'Intelligence Stratégique et Prospective dans un monde connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation : le rôle clé des communautés stratégiques de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Relation Client : Stratégies et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICD Business School, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique territoriale en France : de l'impulsion politique à la paralysie bureaucratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur l'intelligence économique : un enjeux majeur pour la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale : utopie des territoires ou territoire des utopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du COSSI – Colloque Franco-Canadien en sciences de l’information : Information, communication, documentation : les nouvelles utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations d'une entreprise chinoise en France : une histoire d'(in)intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec du discours sur l’intelligence économique en France : le cas des TPE et petites PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions communicationnelles et organisationnelles du cycle du renseignement : analyse critique & considérations pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Forum Européen Intelligence Économique et Stratégique (IES 2012) : De l'urgence à l'anticipation. Les défis de l'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : une co-construction de valeurs autour d’une dynamique public-privé, le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque de l'Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique: une co-construction de valeurs autour d’une dynamique public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence: the case of Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shanghai Competitive Intelligence Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Library, Oct 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements et les racines de l’intelligence économique « à la française » : analyse des discours politiques et institutionnels (1990-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude du Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Sup de Co Montpellier, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing is action: from noticing to sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d European Competitive Intelligence Symposium : Competing, Consuming, and Collaborating in a Flat World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / Mälardalen University, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et sourcing à l’ère du web 2.0 : usages et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Évolutions technologiques et information professionnelle : pratiques, acteurs et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC) (université Grenoble III Stendhal), Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des réseaux sociaux pour piloter les coalitions d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des coalitions d’entreprises et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée AGRH-AIMS Management et réseaux sociaux : « Management et réseaux sociaux : repoussons les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie; Association internationale de management stratégique (AIMS); Association francophone de gestion des ressources humaines (AGRH), Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille collaborative : le web 2.0 comme levier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Competitive Intelligence from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d European Competitive Intelligence Symposium : Comparative Practices Approach (Trends and Evolutions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / CEGE-ISEG, Instituto Superior de Economia e Gestão - Universidade Técnica de Lisboa, Mar 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance stratégique : les heuristiques à l’œuvre dans l’intelligence des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIE 2008 - Conférence internationale Systèmes d’Information et Intelligence Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Recherche en Informatique et ses Applications (LORIA) (université de Nancy 2); École supérieure de commerce électronique de Manouba (Tunisie), Feb 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique, une question de dispositif intelligent. Regards croisés sur l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANDESE (Association nationale des docteurs ès sciences économiques et en sciences de gestion) – CIGREF (Club informatique des grandes entreprises françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale des Docteurs ès Sciences Économiques et en Sciences de Gestion (ANDESE); Club Informatique des GRandes Entreprises Françaises (CIFREF), Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de googlelisation dans les recherches d’informations sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2007, Marrackech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique d’intelligence économique européenne : une contradiction dans les termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Intelligence économique et compétition internationale » (IECI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interdisciplinaire de recherche sur le commerce extérieur et l’économie (CIRCEE) (École supérieure du commerce extérieur – ESCE); Centre de recherche en gestion (CEREGE) (université de Poitiers), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du débat public et des médiations (CEDPM) (université de Tours), Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : pour une autre forme de management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Harbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6é dition du Forum Européen Intelligence Économique et Stratégique (IES 2002) : L'intelligence économique au cœur de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Sep 2002, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des communautés professionnelles de l’entreprise dans l’organisation de la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2001, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paralysie stratégique : un exemple de contre-intelligence appliqué à l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques d’Intelligence Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Affaires de Lille, Dec 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et les PME : la synergie public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT) - Université Toulouse 3 Paul Sabatier, Oct 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et compétitivité du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe séminaire international de recherche Euro/Asie : Structures organisationnelles, stratégies d’entreprise et compétitivité en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Poitiers; ESC Nantes, Nov 1997, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategia de red : el programa cientifico Frontera Humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congresso brasileiro de ciências da comunicação (Intercom 1996) [XIXe congrès de l'Intercom]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Estudos Interdisciplinares da Comunicação, Sep 1996, Londrina (Paraná), Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive des contenus versus stratégie des dispositifs : l’essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPELF-UREF « Société de l’Information et Francophonie : vers une redéfinition des termes de l’échange »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des universités partiellement ou entièrement de langue française – Université des réseaux d'expression française (AUPELF-UREF), Nov 1995, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement scientifique japonais : exemple du programme international de recherche biologique Frontière Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence en santé publique - Système agile de gestion de crise sanitaire pour les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement, un monde fermé dans une société ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Wolton. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (3), pp.216, 2016, 9782271093462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Management et démocratie dans les organisations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, Rencontres, n° 656. Série : Science de gestion, n° 1, 978-2-406-17911-5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seguridad Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 175 p., 2024, 978-607-17-4641-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ou subir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chauvancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 156 p., 2022, 978-2-10-083382-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit bréviaire contre l'intelligence superficielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2021, 978-2-36093-194-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 cas d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VA Editions, 2019, 978-2-36093-061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 missions d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05574-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boîte à Outils de la sécurité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2015, 2100728466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuoco Edizioni, 2013, Giuseppe Gagliano, 9-78889736363-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 185 p., 2011, La boîte à outils, 978-2-10-075982-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2011, 978-2-271-07272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2010, 978-2-296-11528-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les batailles secrètes de la science et de la technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavauzelle, 153 p., 2004, Renseignement &amp; guerre secrète, 2-7025-0947-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME face au défi de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hassid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 231 p., 1997, 2-10-003588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition – contestation – affrontement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dameron; Boris Bernabé; Xavier Desmaison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentation, hypermondialisation, souveraineté : pour une refondation de la stratégie d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS Manangement &amp; société, pp.31-38, 2025, Les Livrets de la stratégie, 978-2-38630-243-5. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.damer.2025.01.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une grille de lecture de la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre économique au XXIe Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA éditions, pp.47-54, 2024, 978-2-36093-304-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Charon; Jean-Baptiste Jeangène Vilmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes du renseignement. Approches, acteurs, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France; Humensis, pp.445-459, 2024, 978-2-13-082245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique, une dynamique entre ruptures et syncrétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loukman Konate; Stéphane Mortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de l'intelligence économique en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA Editions, pp.35-42, 2021, 978-2-36093-214-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité et paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (3ème édition). Sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.77-85, 2019, 978-2-13-081770-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prémisses à la paralysie bureaucratique : retour sur 20 ans d’intelligence économique territoriale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économiques des territoires – Théories et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-35, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE comme dimension du management et de la culture d’entreprise : des nouvelles relations à l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.143-148, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une stratégie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.217-224, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE au service des PME dans une région française : le cas de l’antenne EURADIT Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique - S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (4), Pearson, pp.272-280, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et stratégique au service des analyses d’impacts réglementaires : retours d’expérience dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Anstett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moktar Lamari; Jessica Bouchard; Eva Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse d'impact réglementaire : balises méthodologiques pour mieux évaluer les réglementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp.257-270, 2015, 978-2-7605-4259-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau, levier de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (2ème édition) sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.423-434, 2015, 978-2-13062467-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A big step forward for the Chinese Competitive Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China: a bird's-eye view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intelligence Publishing; École de guerre économique; Japan University of Economics, pp.301-308, 2014, 978-4-908240-01-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter et l’Intelligence Économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Pelissier; Gabriel Gallezot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter : un monde en tout petit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241-247, 2013, Communication et civilisation, 978-2-343-00253-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut des valeurs publiques en intelligence économique : une variation autour de quatre paradigmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madina Rival; Frank Bournois; Véronique Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.57-74, 2013, 978-2-7472-2064-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information stratégique doit-elle être « ouverte » ou fermée » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry Dougier; Institut de l'entreprise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise en paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.83-87, 2011, Le Mook autrement. Industrie, recherche, innovation, 978-2-7467-3162-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Volant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.67-81, 2008, Collection Perspectives Villes et territoires, 978-2-86906-239-9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale : l'intelligence économique appliquée au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; doc; Lavoisier, pp.61-70, 2008, 978-2-7430-1113-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations stratégiques sur la révolution de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Tatamis, pp.223-271, 2007, 978-2-9523647-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau, cœur stratégique des guerres de l’information et de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : l'arme de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavauzelle, pp.169-186, 2004, Renseignement &amp; guerre secrète, 2-7025-0601-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir l'intelligence économique de l'ornière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Vadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions préliminaires de la mise en place d’un dispositif régional d’intelligence territoriale en région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire CeReGe (UE 1722) - Université de Poitiers; Région Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique française en 2012 : analyse et typologie des organisations dans quelques entreprises phares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Choiseul. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Relations Internationales du Québec (Canada); Ministère des Affaires étrangères (France). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution de l’information : stratégie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la Recherche Stratégique. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs intelligents et stratégies d'innovation. La dimension stratégique de l'information et de la communication dans les réseaux de recherche-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers (France), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et réalités de l'intelligence économique.Analyse d'une dynamique à la recherche de ses concepts opératoires & perspectives de recherche en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université du Sud Toulon-Var (USTV), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence dans la guerre économique : passer de la force à la ruse [Nicolas Moinet]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation : le cas Alstom - GE [Olivier Coussi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160058v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sestr.038.0035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Amokrane Belkacemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Maison Rouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pstrat.010.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omneya Yacout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2017.651454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.598" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.855" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.007.0119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delaforge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24165" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daranti&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.044.0094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.174.0142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.031.0037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comin.1996.1765" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth B&#233;nali-L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Morgny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amairia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cansell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ollivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jdey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mamavi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aidouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Harbulot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jacques-Gustave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etrillas.mx/libro/seguridad-economica_29405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chauvancy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/agir-ou-subir-esprit-commando-pour-muscler-votre-projet-professionnel-ou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/petit-breviaire-contre-l-intelligence-superficielle-c2x36163311" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elhias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilhon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/book/?gcoi=27440100494800" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elhias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hassid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.damer.2025.01.0028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cner-france.com" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572115v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bouchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anstett" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.692" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Vadillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160058v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sestr.038.0035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Amokrane Belkacemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Maison Rouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pstrat.010.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omneya Yacout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2017.651454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0086" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.598" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.007.0119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delaforge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24165" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daranti&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.044.0094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.174.0142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.031.0037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comin.1996.1765" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth B&#233;nali-L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Morgny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amairia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cansell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ollivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jdey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mamavi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aidouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Harbulot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jacques-Gustave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etrillas.mx/libro/seguridad-economica_29405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chauvancy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/agir-ou-subir-esprit-commando-pour-muscler-votre-projet-professionnel-ou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/petit-breviaire-contre-l-intelligence-superficielle-c2x36163311" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elhias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilhon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/book/?gcoi=27440100494800" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elhias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hassid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.damer.2025.01.0028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cner-france.com" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572115v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bouchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anstett" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.692" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Vadillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>