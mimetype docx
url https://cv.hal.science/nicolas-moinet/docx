--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Moinet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition-contestation-affrontement ou l’art de « gagner la guerre avant la guerre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Péninsule coréenne : tensions ravivées, ambitions nouvelles, 132, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences clés d’une mission de renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Renseignement économique et entreprise : entre opportunités et menaces, 38, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sestr.038.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la révolution culturelle du renseignement dans la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’Union européenne face à ses défis, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une autre culture du renseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les coulisses du renseignement (440), pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive au prisme de la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d'intelligence économique algérien : analyse au prisme de la théorie de l'acteur réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intelligence économique africaine, 15 (2023/1), pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une stratégie d’intelligence économique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la France, 75, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la stratégie agile et intégrée de la puissance chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la Chine, 73, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre conceptuel d'analyse de l'intelligence territoriale « pleine et parfaite » : les apports de l'utopie concrète d'Ernst Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence américaine en France ou l’art de cacher dans la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La France en Afrique : fin de partie ?, 116, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Les guerres pour, par et contre l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les guerres pour, par et contre l'information, 13, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté économique de la France : Quels enjeux ? Quelles menaces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Maison Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grèce-Turquie-Libye : Tensions autour des ressources énergétiques en Méditerranée orientale, 105, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité-paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le renseignement, 2019/1 (10), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pstrat.010.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation - La vente d'Alstom à General Electric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en stratégie et management - Exit, voice or loyalty, 8 (285), pp.211-227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en Algérie : Bilan et analyses après 13 ans d’existence officielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sofiane Salaouatchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a tweet affect the e-reputation of a company ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2017.651454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76 (3), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/5-6 (275-276), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.275.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1994-2014 : quelle organisation de l'intelligence économique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Risques mineurs, changements majeurs, 45, http://communicationorganisation.revues.org/4607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques informationnels liés à la concurrence : d'une vision statique à une conception dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique : un concept, quatre courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Renseignement en entreprise, 12, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : vers une nouvelle dynamique de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication: vers une sémiotique communicationnelle, 3, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrogance, entre incommunication et imposture stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.177-183. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication, dimension oubliée de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'Internet dans les outils d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une culture du renseignement : Retour sur les racines d’une innovation « à la française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le défi du renseignement, 13, pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux d'experts à l'expertise 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 6, pp 35 à 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épistémologie de l’intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté, compétitivité, sécurité : la communication scientifique entre coopération et concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Combattre la piraterie maritime, 2009/1 (7), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/secug.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information utile à la connaissance stratégique : la dimension communicationnelle de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.215-225. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « savoir pour agir » au « connaître est agir ». L'intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Intelligence économique, 5 (4), pp.53-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Journées d'étude 2009, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la communication dans l’adoption d’une technologie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/24165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet comme source d’éléments biographiques : problèmes et préconisations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3i. Revue internationale en intelligence informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la veille stratégique dans l’entreprise : conduite du changement, communautés professionnelles et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Actions et méthodes d’intelligence économique, 7 (2007/4), pp.94-109. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.044.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique : une question de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174-175, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.174.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vendre une guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Management : revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.37-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.031.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geoeconomía: una nueva fuerza estratégica para la comunicación científíca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark : Ciencia, medicina, comunicación y cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.56-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control y poder en la communicación internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale. Dérive des contenus versus stratégie des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (1), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comin.1996.1765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et stratégie de l'acteur-réseau : analyse du sauvetage de la filière industrielle française du Paratonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysabeth Bénali-Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : état des lieux conceptuels et opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Morgny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Forum Européen Intelligence Economique et Stratégique - IES2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique à la recherche de ses concepts opératoires : retour sur trente ans de mise en œuvre en France à partir du rapport Martre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique (IST) à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives. Hommage à l'amiral Pierre Lacoste et au Professeur Jacques-Émile Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Dispositifs d’information et de communication à l'ère numérique – Ile-de-France (Dicen-IDF – EA 7339); Université Gustave Eiffel, Jul 2024, Serris-Val d’Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification. Généalogie et autopsie d’un concept non opératoire dans le domaine du renseignement et de la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journée franco-suisse Veille stratégique et Intelligence économique : signaux précoces ou alertes faibles ? Autour de la notion de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut école de gestion de Genève (HEG); Haute école Arc (HE-Arc); IUT Besançon (université de Franche-Comté), Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition, contestation, affrontement : quelle IES dans ce nouveau paradigme stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e édition du Forum Européen Intelligence Économique et Stratégique (IES 2022) : L’Intelligence Économique et Stratégique dans le monde d’après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2022, Châteaufort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un cadre conceptuel d’analyse de l’intelligence territoriale en temps de crise. Premier résultat d’une recherche exploratoire sur l’île de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFBAE 2022 - 11° Congresso do Instituto Franco-Brasileiro de Administração de Empresas Colloque de l’Institut Franco Brésilien d’Administration d’Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour une nouvelle politique publique d’intelligence territoriale dans les régions françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie ? L’IES au prisme de la boucle OODA. Implications théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e édition du Forum Européen Intelligence Économique et Stratégique (IES 2020+1) : 30 ans pour éclairer l’avenir : Rétrospective et prospective sur les outils et métiers de l’Intelligence Économique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), May 2021, En vidéoconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique – Prospective et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco Prospective et intelligence stratégique internationale (université de Poitiers); Institut d'administration des entreprises de Poitiers (IAE Poitiers) (université de Poitiers); Programme CPER Insect (université de Poitiers); Revue Prospective et Stratégie, May 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les listes d’entreprises stratégiques : objet frontière ou objet barrière de la politique publique d’intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs socio-culturels et propagation des eRumeurs En Egypte, quel(s) effet(s), quelle(s) relation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les personnes et les organisations dans un monde complexe et compétitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, UberLanda, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'intelligence artificielle ne changera pas aux métiers de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Forum européen IES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A media crisis incident on Twitter of an Egyptian organization in the telecommunications sector: A qualitative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IBIMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association (IBIMA), May 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du professionnalisme de chargés de communication atypiques car formés aux métiers de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du RESIPROC : La profession de communicateur : parcours atypiques et recherche de statuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international sur la professionnalisation des communicateurs (RESIPROC), May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique au carrefour des imaginaires du renseignement et du management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur les techniques de surveillance et les cultures du renseignement du XVIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires en histoire, histoire de l'art et musicologie (CRIHAM) – Faculté de Sciences humaines et Arts, Université de Poitiers, Dec 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du Forum Européen Intelligence Économique et Stratégique (IES 2016) : L'Intelligence Stratégique et Prospective dans un monde connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation : le rôle clé des communautés stratégiques de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Relation Client : Stratégies et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICD Business School, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique territoriale en France : de l'impulsion politique à la paralysie bureaucratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur l'intelligence économique : un enjeux majeur pour la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale : utopie des territoires ou territoire des utopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du COSSI – Colloque Franco-Canadien en sciences de l’information : Information, communication, documentation : les nouvelles utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations d'une entreprise chinoise en France : une histoire d'(in)intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec du discours sur l’intelligence économique en France : le cas des TPE et petites PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions communicationnelles et organisationnelles du cycle du renseignement : analyse critique & considérations pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Forum Européen Intelligence Économique et Stratégique (IES 2012) : De l'urgence à l'anticipation. Les défis de l'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : une co-construction de valeurs autour d’une dynamique public-privé, le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque de l'Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique: une co-construction de valeurs autour d’une dynamique public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence: the case of Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shanghai Competitive Intelligence Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Library, Oct 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements et les racines de l’intelligence économique « à la française » : analyse des discours politiques et institutionnels (1990-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude du Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Sup de Co Montpellier, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing is action: from noticing to sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d European Competitive Intelligence Symposium : Competing, Consuming, and Collaborating in a Flat World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / Mälardalen University, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et sourcing à l’ère du web 2.0 : usages et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Évolutions technologiques et information professionnelle : pratiques, acteurs et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC) (université Grenoble III Stendhal), Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des réseaux sociaux pour piloter les coalitions d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des coalitions d’entreprises et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée AGRH-AIMS Management et réseaux sociaux : « Management et réseaux sociaux : repoussons les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie; Association internationale de management stratégique (AIMS); Association francophone de gestion des ressources humaines (AGRH), Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille collaborative : le web 2.0 comme levier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Competitive Intelligence from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d European Competitive Intelligence Symposium : Comparative Practices Approach (Trends and Evolutions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / CEGE-ISEG, Instituto Superior de Economia e Gestão - Universidade Técnica de Lisboa, Mar 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance stratégique : les heuristiques à l’œuvre dans l’intelligence des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIE 2008 - Conférence internationale Systèmes d’Information et Intelligence Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Recherche en Informatique et ses Applications (LORIA) (université de Nancy 2); École supérieure de commerce électronique de Manouba (Tunisie), Feb 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique, une question de dispositif intelligent. Regards croisés sur l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANDESE (Association nationale des docteurs ès sciences économiques et en sciences de gestion) – CIGREF (Club informatique des grandes entreprises françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale des Docteurs ès Sciences Économiques et en Sciences de Gestion (ANDESE); Club Informatique des GRandes Entreprises Françaises (CIFREF), Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de googlelisation dans les recherches d’informations sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2007, Marrackech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique d’intelligence économique européenne : une contradiction dans les termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Intelligence économique et compétition internationale » (IECI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interdisciplinaire de recherche sur le commerce extérieur et l’économie (CIRCEE) (École supérieure du commerce extérieur – ESCE); Centre de recherche en gestion (CEREGE) (université de Poitiers), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du débat public et des médiations (CEDPM) (université de Tours), Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : pour une autre forme de management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Harbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6é dition du Forum Européen Intelligence Économique et Stratégique (IES 2002) : L'intelligence économique au cœur de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Sep 2002, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des communautés professionnelles de l’entreprise dans l’organisation de la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2001, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paralysie stratégique : un exemple de contre-intelligence appliqué à l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques d’Intelligence Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Affaires de Lille, Dec 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et les PME : la synergie public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT) - Université Toulouse 3 Paul Sabatier, Oct 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et compétitivité du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe séminaire international de recherche Euro/Asie : Structures organisationnelles, stratégies d’entreprise et compétitivité en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Poitiers; ESC Nantes, Nov 1997, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategia de red : el programa cientifico Frontera Humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congresso brasileiro de ciências da comunicação (Intercom 1996) [XIXe congrès de l'Intercom]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Estudos Interdisciplinares da Comunicação, Sep 1996, Londrina (Paraná), Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive des contenus versus stratégie des dispositifs : l’essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPELF-UREF « Société de l’Information et Francophonie : vers une redéfinition des termes de l’échange »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des universités partiellement ou entièrement de langue française – Université des réseaux d'expression française (AUPELF-UREF), Nov 1995, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement scientifique japonais : exemple du programme international de recherche biologique Frontière Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence en santé publique - Système agile de gestion de crise sanitaire pour les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement, un monde fermé dans une société ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Wolton. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (3), pp.216, 2016, 9782271093462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Management et démocratie dans les organisations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, Rencontres, n° 656. Série : Science de gestion, n° 1, 978-2-406-17911-5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seguridad Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 175 p., 2024, 978-607-17-4641-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ou subir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chauvancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 156 p., 2022, 978-2-10-083382-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit bréviaire contre l'intelligence superficielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2021, 978-2-36093-194-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 cas d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VA Editions, 2019, 978-2-36093-061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 missions d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05574-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boîte à Outils de la sécurité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2015, 2100728466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuoco Edizioni, 2013, Giuseppe Gagliano, 9-78889736363-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 185 p., 2011, La boîte à outils, 978-2-10-075982-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2011, 978-2-271-07272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2010, 978-2-296-11528-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les batailles secrètes de la science et de la technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavauzelle, 153 p., 2004, Renseignement &amp; guerre secrète, 2-7025-0947-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME face au défi de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hassid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 231 p., 1997, 2-10-003588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition – contestation – affrontement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dameron; Boris Bernabé; Xavier Desmaison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentation, hypermondialisation, souveraineté : pour une refondation de la stratégie d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS Manangement &amp; société, pp.31-38, 2025, Les Livrets de la stratégie, 978-2-38630-243-5. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.damer.2025.01.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une grille de lecture de la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre économique au XXIe Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA éditions, pp.47-54, 2024, 978-2-36093-304-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Charon; Jean-Baptiste Jeangène Vilmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes du renseignement. Approches, acteurs, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France; Humensis, pp.445-459, 2024, 978-2-13-082245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique, une dynamique entre ruptures et syncrétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loukman Konate; Stéphane Mortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de l'intelligence économique en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA Editions, pp.35-42, 2021, 978-2-36093-214-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité et paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (3ème édition). Sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.77-85, 2019, 978-2-13-081770-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prémisses à la paralysie bureaucratique : retour sur 20 ans d’intelligence économique territoriale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économiques des territoires – Théories et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-35, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE comme dimension du management et de la culture d’entreprise : des nouvelles relations à l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.143-148, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une stratégie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.217-224, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE au service des PME dans une région française : le cas de l’antenne EURADIT Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique - S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (4), Pearson, pp.272-280, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et stratégique au service des analyses d’impacts réglementaires : retours d’expérience dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Anstett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moktar Lamari; Jessica Bouchard; Eva Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse d'impact réglementaire : balises méthodologiques pour mieux évaluer les réglementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp.257-270, 2015, 978-2-7605-4259-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau, levier de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (2ème édition) sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.423-434, 2015, 978-2-13062467-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A big step forward for the Chinese Competitive Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China: a bird's-eye view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intelligence Publishing; École de guerre économique; Japan University of Economics, pp.301-308, 2014, 978-4-908240-01-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter et l’Intelligence Économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Pelissier; Gabriel Gallezot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter : un monde en tout petit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241-247, 2013, Communication et civilisation, 978-2-343-00253-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut des valeurs publiques en intelligence économique : une variation autour de quatre paradigmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madina Rival; Frank Bournois; Véronique Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.57-74, 2013, 978-2-7472-2064-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information stratégique doit-elle être « ouverte » ou fermée » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry Dougier; Institut de l'entreprise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise en paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.83-87, 2011, Le Mook autrement. Industrie, recherche, innovation, 978-2-7467-3162-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Volant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.67-81, 2008, Collection Perspectives Villes et territoires, 978-2-86906-239-9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale : l'intelligence économique appliquée au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; doc; Lavoisier, pp.61-70, 2008, 978-2-7430-1113-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations stratégiques sur la révolution de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Tatamis, pp.223-271, 2007, 978-2-9523647-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau, cœur stratégique des guerres de l’information et de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : l'arme de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavauzelle, pp.169-186, 2004, Renseignement &amp; guerre secrète, 2-7025-0601-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir l'intelligence économique de l'ornière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Vadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions préliminaires de la mise en place d’un dispositif régional d’intelligence territoriale en région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire CeReGe (UE 1722) - Université de Poitiers; Région Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique française en 2012 : analyse et typologie des organisations dans quelques entreprises phares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Choiseul. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Relations Internationales du Québec (Canada); Ministère des Affaires étrangères (France). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution de l’information : stratégie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la Recherche Stratégique. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs intelligents et stratégies d'innovation. La dimension stratégique de l'information et de la communication dans les réseaux de recherche-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers (France), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et réalités de l'intelligence économique.Analyse d'une dynamique à la recherche de ses concepts opératoires & perspectives de recherche en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université du Sud Toulon-Var (USTV), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence dans la guerre économique : passer de la force à la ruse [Nicolas Moinet]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation : le cas Alstom - GE [Olivier Coussi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Moinet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition-contestation-affrontement ou l’art de « gagner la guerre avant la guerre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Péninsule coréenne : tensions ravivées, ambitions nouvelles, 132, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences clés d’une mission de renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Renseignement économique et entreprise : entre opportunités et menaces, 38, pp.35-39. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sestr.038.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la révolution culturelle du renseignement dans la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’Union européenne face à ses défis, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une autre culture du renseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les coulisses du renseignement (440), pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive au prisme de la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.62-66. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d'intelligence économique algérien : analyse au prisme de la théorie de l'acteur réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intelligence économique africaine, 15 (2023/1), pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de développer une stratégie d’intelligence économique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la France, 75, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’espionnage industriel à l’intelligence économique : la stratégie agile et intégrée de la puissance chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géopolitique de la Chine, 73, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre conceptuel d'analyse de l'intelligence territoriale « pleine et parfaite » : les apports de l'utopie concrète d'Ernst Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence américaine en France ou l’art de cacher dans la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La France en Afrique : fin de partie ?, 116, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence au prisme de l’analyse réseau : le cas Aquatiris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éclairages sur l’intelligence économique, 13 (2021/2), pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Les guerres pour, par et contre l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les guerres pour, par et contre l'information, 13, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté économique de la France : Quels enjeux ? Quelles menaces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Maison Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grèce-Turquie-Libye : Tensions autour des ressources énergétiques en Méditerranée orientale, 105, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité-paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le renseignement, 2019/1 (10), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pstrat.010.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation - La vente d'Alstom à General Electric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en stratégie et management - Exit, voice or loyalty, 8 (285), pp.211-227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique en Algérie : Bilan et analyses après 13 ans d’existence officielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Amokrane Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sofiane Salaouatchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences Commerciales / Business Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de levier réticulaire : un concept opératoire pour les stratégies d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a tweet affect the e-reputation of a company ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2017.651454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76 (3), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.076.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/5-6 (275-276), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.275.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1994-2014 : quelle organisation de l'intelligence économique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Risques mineurs, changements majeurs, 45, http://communicationorganisation.revues.org/4607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques informationnels liés à la concurrence : d'une vision statique à une conception dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique : un concept, quatre courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité &amp; stratégie [Sécurité et stratégie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Renseignement en entreprise, 12, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : vers une nouvelle dynamique de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication: vers une sémiotique communicationnelle, 3, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrogance, entre incommunication et imposture stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.177-183. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication, dimension oubliée de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'Internet dans les outils d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique, une culture du renseignement : Retour sur les racines d’une innovation « à la française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le défi du renseignement, 13, pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux d'experts à l'expertise 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 6, pp 35 à 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information utile à la connaissance stratégique : la dimension communicationnelle de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.215-225. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épistémologie de l’intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté, compétitivité, sécurité : la communication scientifique entre coopération et concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Combattre la piraterie maritime, 2009/1 (7), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/secug.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « savoir pour agir » au « connaître est agir ». L'intelligence économique face au défi de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Intelligence économique, 5 (4), pp.53-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Journées d'étude 2009, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la communication dans l’adoption d’une technologie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/24165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet comme source d’éléments biographiques : problèmes et préconisations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3i. Revue internationale en intelligence informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la veille stratégique dans l’entreprise : conduite du changement, communautés professionnelles et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Actions et méthodes d’intelligence économique, 7 (2007/4), pp.94-109. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.044.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique : une question de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174-175, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.174.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de l’intelligence économique : Réseaux & jeu d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’intelligence économique. Fondements et pratiques, 6 (2006/3), pp.84-103. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.033.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vendre une guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Management : revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.37-55. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mama.031.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prática da gestão de redes: uma necessidade estratégica da Sociedade da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComCiência : Revista eletrônica de jornalismo científico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geoeconomía: una nueva fuerza estratégica para la comunicación científíca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark : Ciencia, medicina, comunicación y cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.56-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control y poder en la communicación internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale. Dérive des contenus versus stratégie des dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (1), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comin.1996.1765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et stratégie de l'acteur-réseau : analyse du sauvetage de la filière industrielle française du Paratonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysabeth Bénali-Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia Business School, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : état des lieux conceptuels et opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Morgny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Forum Européen Intelligence Economique et Stratégique - IES2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Nov 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique à la recherche de ses concepts opératoires : retour sur trente ans de mise en œuvre en France à partir du rapport Martre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’information scientifique et technique (IST) à l’intelligence économique au service des territoires : évolutions et nouvelles perspectives. Hommage à l'amiral Pierre Lacoste et au Professeur Jacques-Émile Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Dispositifs d’information et de communication à l'ère numérique – Ile-de-France (Dicen-IDF – EA 7339); Université Gustave Eiffel, Jul 2024, Serris-Val d’Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification. Généalogie et autopsie d’un concept non opératoire dans le domaine du renseignement et de la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e journée franco-suisse Veille stratégique et Intelligence économique : signaux précoces ou alertes faibles ? Autour de la notion de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut école de gestion de Genève (HEG); Haute école Arc (HE-Arc); IUT Besançon (université de Franche-Comté), Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition, contestation, affrontement : quelle IES dans ce nouveau paradigme stratégique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e édition du Forum Européen Intelligence Économique et Stratégique (IES 2022) : L’Intelligence Économique et Stratégique dans le monde d’après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2022, Châteaufort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un cadre conceptuel d’analyse de l’intelligence territoriale en temps de crise. Premier résultat d’une recherche exploratoire sur l’île de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vellayoudom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFBAE 2022 - 11° Congresso do Instituto Franco-Brasileiro de Administração de Empresas Colloque de l’Institut Franco Brésilien d’Administration d’Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour une nouvelle politique publique d’intelligence territoriale dans les régions françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie ? L’IES au prisme de la boucle OODA. Implications théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e édition du Forum Européen Intelligence Économique et Stratégique (IES 2020+1) : 30 ans pour éclairer l’avenir : Rétrospective et prospective sur les outils et métiers de l’Intelligence Économique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), May 2021, En vidéoconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement au prisme du couple agilité paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique – Prospective et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco Prospective et intelligence stratégique internationale (université de Poitiers); Institut d'administration des entreprises de Poitiers (IAE Poitiers) (université de Poitiers); Programme CPER Insect (université de Poitiers); Revue Prospective et Stratégie, May 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les listes d’entreprises stratégiques : objet frontière ou objet barrière de la politique publique d’intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs socio-culturels et propagation des eRumeurs En Egypte, quel(s) effet(s), quelle(s) relation(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les personnes et les organisations dans un monde complexe et compétitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, UberLanda, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'intelligence artificielle ne changera pas aux métiers de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Forum européen IES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A media crisis incident on Twitter of an Egyptian organization in the telecommunications sector: A qualitative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omneya Yacout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IBIMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association (IBIMA), May 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception du professionnalisme de chargés de communication atypiques car formés aux métiers de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du RESIPROC : La profession de communicateur : parcours atypiques et recherche de statuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international sur la professionnalisation des communicateurs (RESIPROC), May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique au carrefour des imaginaires du renseignement et du management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur les techniques de surveillance et les cultures du renseignement du XVIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches interdisciplinaires en histoire, histoire de l'art et musicologie (CRIHAM) – Faculté de Sciences humaines et Arts, Université de Poitiers, Dec 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de levier réticulaire : un concept opératoire pour les stratégies d’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l'Institut franco-brésilien d'administration des entreprises : L’effet de levier pour et dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers) (université de Poitiers), May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles : du mythe à la mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du Forum Européen Intelligence Économique et Stratégique (IES 2016) : L'Intelligence Stratégique et Prospective dans un monde connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence marketing au service de la co-innovation : le rôle clé des communautés stratégiques de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Relation Client : Stratégies et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICD Business School, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique territoriale en France : de l'impulsion politique à la paralysie bureaucratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur l'intelligence économique : un enjeux majeur pour la compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique territoriale : utopie des territoires ou territoire des utopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du COSSI – Colloque Franco-Canadien en sciences de l’information : Information, communication, documentation : les nouvelles utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'administration des entreprises de Poitiers (IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations d'une entreprise chinoise en France : une histoire d'(in)intelligence économique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec du discours sur l’intelligence économique en France : le cas des TPE et petites PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions communicationnelles et organisationnelles du cycle du renseignement : analyse critique & considérations pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Forum Européen Intelligence Économique et Stratégique (IES 2012) : De l'urgence à l'anticipation. Les défis de l'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : une co-construction de valeurs autour d’une dynamique public-privé, le modèle français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque de l'Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique: une co-construction de valeurs autour d’une dynamique public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence: the case of Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shanghai Competitive Intelligence Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Library, Oct 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements et les racines de l’intelligence économique « à la française » : analyse des discours politiques et institutionnels (1990-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de réseau et de modèle économique aux problématiques de mise sur le marché de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude du Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Sup de Co Montpellier, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing is action: from noticing to sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d European Competitive Intelligence Symposium : Competing, Consuming, and Collaborating in a Flat World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / Mälardalen University, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et sourcing à l’ère du web 2.0 : usages et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Évolutions technologiques et information professionnelle : pratiques, acteurs et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC) (université Grenoble III Stendhal), Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des réseaux sociaux pour piloter les coalitions d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des coalitions d’entreprises et stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mamavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aidouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée AGRH-AIMS Management et réseaux sociaux : « Management et réseaux sociaux : repoussons les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie; Association internationale de management stratégique (AIMS); Association francophone de gestion des ressources humaines (AGRH), Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille collaborative : le web 2.0 comme levier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Jdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIG 2009 : eCommerce et gouvernance de l’internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse (Tunisie), Oct 2009, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Competitive Intelligence from theory to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d European Competitive Intelligence Symposium : Comparative Practices Approach (Trends and Evolutions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelis / CEGE-ISEG, Instituto Superior de Economia e Gestão - Universidade Técnica de Lisboa, Mar 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information à la connaissance stratégique : les heuristiques à l’œuvre dans l’intelligence des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIE 2008 - Conférence internationale Systèmes d’Information et Intelligence Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Recherche en Informatique et ses Applications (LORIA) (université de Nancy 2); École supérieure de commerce électronique de Manouba (Tunisie), Feb 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agilité stratégique, une question de dispositif intelligent. Regards croisés sur l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANDESE (Association nationale des docteurs ès sciences économiques et en sciences de gestion) – CIGREF (Club informatique des grandes entreprises françaises)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale des Docteurs ès Sciences Économiques et en Sciences de Gestion (ANDESE); Club Informatique des GRandes Entreprises Françaises (CIFREF), Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de googlelisation dans les recherches d’informations sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2007, Marrackech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique d’intelligence économique européenne : une contradiction dans les termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Intelligence économique et compétition internationale » (IECI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre interdisciplinaire de recherche sur le commerce extérieur et l’économie (CIRCEE) (École supérieure du commerce extérieur – ESCE); Centre de recherche en gestion (CEREGE) (université de Poitiers), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du débat public et des médiations (CEDPM) (université de Tours), Apr 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseau : un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Européen d’Intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATELIS / ESCEM, Jan 2005, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des réseaux humains : du stratégique à l’opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du Forum Européen Intelligence Économique et Stratégique (IES 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Nov 2004, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d’un réseau d’intelligence économique : analyse des facteurs clés de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : pour une autre forme de management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Harbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6é dition du Forum Européen Intelligence Économique et Stratégique (IES 2002) : L'intelligence économique au cœur de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Intelligence Stratégique et Prospective (CISP) de l'Association aéronautique et astronautique de France (3AF), Sep 2002, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et management des réseaux humains. Méthodologie pour un renforcement du maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques des 3èmes journées de l’Intelligence Economique et Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Affaires, Oct 2002, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des communautés professionnelles de l’entreprise dans l’organisation de la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darantière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 2001, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité ou paralysie stratégique : considérations réticulaires sur la boucle OODA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Christina Fachinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe colloque Franco-Brésilien SFSIC-INTERCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et PME : la voie de la stratégie-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e forum Intelligence économique de l’Association Aéronautique et Astronautique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (AAAF), Sep 2000, Nice-Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of information, Quality of information and more : the benefits of a network strategy for SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Codata Conference : Data and Information for the coming Knowledge Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Committee on Data of the International Science Council (Codata), Nov 2000, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paralysie stratégique : un exemple de contre-intelligence appliqué à l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques d’Intelligence Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Affaires de Lille, Dec 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et les PME : la synergie public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse (IRIT) - Université Toulouse 3 Paul Sabatier, Oct 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et compétitivité du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe séminaire international de recherche Euro/Asie : Structures organisationnelles, stratégies d’entreprise et compétitivité en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Poitiers; ESC Nantes, Nov 1997, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategia de red : el programa cientifico Frontera Humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congresso brasileiro de ciências da comunicação (Intercom 1996) [XIXe congrès de l'Intercom]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Estudos Interdisciplinares da Comunicação, Sep 1996, Londrina (Paraná), Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive des contenus versus stratégie des dispositifs : l’essor des dispositifs communicationnels stratégiques dans le système des inforoutes et de la communication internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AUPELF-UREF « Société de l’Information et Francophonie : vers une redéfinition des termes de l’échange »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des universités partiellement ou entièrement de langue française – Université des réseaux d'expression française (AUPELF-UREF), Nov 1995, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement scientifique japonais : exemple du programme international de recherche biologique Frontière Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique et Technologique (VSST 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en informatique de Toulouse (IRIT). Université Paul Sabatier, Oct 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence en santé publique - Système agile de gestion de crise sanitaire pour les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement, un monde fermé dans une société ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Wolton. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (3), pp.216, 2016, 9782271093462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19. Management et démocratie dans les organisations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, Rencontres, n° 656. Série : Science de gestion, n° 1, 978-2-406-17911-5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17913-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seguridad Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 175 p., 2024, 978-607-17-4641-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ou subir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chauvancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 156 p., 2022, 978-2-10-083382-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit bréviaire contre l'intelligence superficielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2021, 978-2-36093-194-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2021, ‎978-2-36093-155-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 cas d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VA Editions, 2019, 978-2-36093-061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 missions d'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Elhias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05574-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boîte à Outils de la sécurité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2015, 2100728466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuoco Edizioni, 2013, Giuseppe Gagliano, 9-78889736363-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 185 p., 2011, La boîte à outils, 978-2-10-075982-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Les topos, 978-2-10-050903-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2011, 978-2-271-07272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2010, 978-2-296-11528-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développez et activez vos réseaux relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, XI-226 p., 2007, Efficacité professionnelle, ‎978-2-10-050674-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les batailles secrètes de la science et de la technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavauzelle, 153 p., 2004, Renseignement &amp; guerre secrète, 2-7025-0947-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégia-Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educs. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau. Essai de stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZéroHeure, 2000, Pierre Fayard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME face au défi de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hassid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jacques-Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 231 p., 1997, 2-10-003588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sfez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krupicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition – contestation – affrontement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dameron; Boris Bernabé; Xavier Desmaison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentation, hypermondialisation, souveraineté : pour une refondation de la stratégie d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS Manangement &amp; société, pp.31-38, 2025, Les Livrets de la stratégie, 978-2-38630-243-5. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.damer.2025.01.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une grille de lecture de la guerre économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre économique au XXIe Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA éditions, pp.47-54, 2024, 978-2-36093-304-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Charon; Jean-Baptiste Jeangène Vilmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes du renseignement. Approches, acteurs, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France; Humensis, pp.445-459, 2024, 978-2-13-082245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique, une dynamique entre ruptures et syncrétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loukman Konate; Stéphane Mortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de l'intelligence économique en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VA Editions, pp.35-42, 2021, 978-2-36093-214-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité et paralysie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (3ème édition). Sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.77-85, 2019, 978-2-13-081770-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prémisses à la paralysie bureaucratique : retour sur 20 ans d’intelligence économique territoriale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économiques des territoires – Théories et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-35, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une stratégie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.217-224, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE comme dimension du management et de la culture d’entreprise : des nouvelles relations à l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Guilhon; Nicolas Moinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique : S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.143-148, 2016, 978-2-3260-0122-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IE au service des PME dans une région française : le cas de l’antenne EURADIT Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique - S'informer, se protéger, influencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (4), Pearson, pp.272-280, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique et stratégique au service des analyses d’impacts réglementaires : retours d’expérience dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Anstett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moktar Lamari; Jessica Bouchard; Eva Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse d'impact réglementaire : balises méthodologiques pour mieux évaluer les réglementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp.257-270, 2015, 978-2-7605-4259-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie-réseau, levier de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'intelligence économique (2ème édition) sous la direction de Christian Harbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.423-434, 2015, 978-2-13062467-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A big step forward for the Chinese Competitive Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China: a bird's-eye view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intelligence Publishing; École de guerre économique; Japan University of Economics, pp.301-308, 2014, 978-4-908240-01-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter et l’Intelligence Économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Pelissier; Gabriel Gallezot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter : un monde en tout petit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241-247, 2013, Communication et civilisation, 978-2-343-00253-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut des valeurs publiques en intelligence économique : une variation autour de quatre paradigmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madina Rival; Frank Bournois; Véronique Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.57-74, 2013, 978-2-7472-2064-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information stratégique doit-elle être « ouverte » ou fermée » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry Dougier; Institut de l'entreprise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise en paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.83-87, 2011, Le Mook autrement. Industrie, recherche, innovation, 978-2-7467-3162-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’information stratégique dans les organisations au regard du couple agilité/paralysie : la notion de dispositif intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Volant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information dans les organisations. Dynamique et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.67-81, 2008, Collection Perspectives Villes et territoires, 978-2-86906-239-9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence territoriale entre communication et communauté stratégique de connaissance : l’exemple du dispositif régional de Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale : l'intelligence économique appliquée au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; doc; Lavoisier, pp.61-70, 2008, 978-2-7430-1113-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de réseau et son efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bernat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence économique : co-construction et émergence d’une discipline via un réseau humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, 2008, Traités IC2. Série Informatique et systèmes d'information, 978-2-7462-2046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la stratégie-réseaux un défi méthodologique et culturel pour l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmark européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 45-60, 2008, Intelligence économique,, 978-2-296-05310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations stratégiques sur la révolution de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Tatamis, pp.223-271, 2007, 978-2-9523647-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau, cœur stratégique des guerres de l’information et de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Harbulot; Didier Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : l'arme de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavauzelle, pp.169-186, 2004, Renseignement &amp; guerre secrète, 2-7025-0601-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir l'intelligence économique de l'ornière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Vadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions préliminaires de la mise en place d’un dispositif régional d’intelligence territoriale en région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amairia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire CeReGe (UE 1722) - Université de Poitiers; Région Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence économique française en 2012 : analyse et typologie des organisations dans quelques entreprises phares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Choiseul. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence économique au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Relations Internationales du Québec (Canada); Ministère des Affaires étrangères (France). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution de l’information : stratégie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la Recherche Stratégique. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs intelligents et stratégies d'innovation. La dimension stratégique de l'information et de la communication dans les réseaux de recherche-développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers (France), 1999. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et réalités de l'intelligence économique.Analyse d'une dynamique à la recherche de ses concepts opératoires & perspectives de recherche en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université du Sud Toulon-Var (USTV), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence dans la guerre économique : passer de la force à la ruse [Nicolas Moinet]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la prédation : le cas Alstom - GE [Olivier Coussi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160058v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sestr.038.0035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Amokrane Belkacemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Maison Rouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pstrat.010.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omneya Yacout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2017.651454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0086" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.598" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.007.0119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delaforge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24165" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daranti&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.044.0094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.174.0142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.031.0037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comin.1996.1765" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth B&#233;nali-L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Morgny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amairia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cansell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ollivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jdey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mamavi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aidouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Harbulot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jacques-Gustave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etrillas.mx/libro/seguridad-economica_29405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chauvancy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/agir-ou-subir-esprit-commando-pour-muscler-votre-projet-professionnel-ou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/petit-breviaire-contre-l-intelligence-superficielle-c2x36163311" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elhias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilhon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/book/?gcoi=27440100494800" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elhias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hassid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.damer.2025.01.0028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cner-france.com" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572115v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bouchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anstett" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.692" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Vadillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160058v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sestr.038.0035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Amokrane Belkacemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Maison Rouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pstrat.010.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Shehata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omneya Yacout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2017.651454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.275.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.598" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.855" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.007.0119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delaforge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24165" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daranti&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.044.0094" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.174.0142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mass&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.033.0084" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mama.031.0037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Christina Fachinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comin.1996.1765" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth B&#233;nali-L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Morgny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amairia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cansell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ollivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jdey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mamavi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aidouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Harbulot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jacques-Gustave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etrillas.mx/libro/seguridad-economica_29405" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chauvancy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/agir-ou-subir-esprit-commando-pour-muscler-votre-projet-professionnel-ou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/petit-breviaire-contre-l-intelligence-superficielle-c2x36163311" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/strategie-reseaux-c2x35202740" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elhias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilhon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/book/?gcoi=27440100494800" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elhias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/intelligence-economique" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171493v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hassid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.damer.2025.01.0028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cner-france.com" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572115v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bouchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Anstett" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.692" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704424v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Vadillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>