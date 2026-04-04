--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -2039,277 +2039,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of root system architecture and functions into the reactive transport model MIN3P: method and capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation sémantique et accès aux ressources distribuées dans le SI d'AnaEE-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gerard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tambour</w:t>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IN-OVIVE'15: 3ème atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797235v1</w:t>
+                <w:t xml:space="preserve">hal-02801643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation sémantique et accès aux ressources distribuées dans le SI d'AnaEE-France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Implementation of root system architecture and functions into the reactive transport model MIN3P: method and capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Clastre</w:t>
+                <w:t xml:space="preserve">Ludovic Tambour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN-OVIVE'15: 3ème atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801643v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Vsoil Platform”: a tool to integrate the various physical, chemical and biological processes contributing to the soil functioning at the local scale</w:t>
               </w:r>
@@ -3959,51 +3959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75E53CBF"/>
+    <w:nsid w:val="5B13CE21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4190,51 +4190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-moitrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1084-1976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chaif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Keyvanshokouhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117228" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.236" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0531-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ7F48B0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Miras Avalos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Egea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0555-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSRZ0J4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescourret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0176-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N00V5KS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tambour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coupard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9899" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-moitrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1084-1976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chaif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Keyvanshokouhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117228" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.236" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0531-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ7F48B0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Miras Avalos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Egea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0555-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSRZ0J4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescourret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0176-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N00V5KS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tambour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coupard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9899" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>