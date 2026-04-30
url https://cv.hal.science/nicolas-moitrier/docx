--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -3959,51 +3959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B13CE21"/>
+    <w:nsid w:val="4C1B907B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>