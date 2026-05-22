--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -3959,51 +3959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C1B907B"/>
+    <w:nsid w:val="302AFABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>